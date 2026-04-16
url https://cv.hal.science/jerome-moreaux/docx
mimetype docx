--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -162,17982 +162,18250 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (138)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (140)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of inhibiting CHK2 and DNA replication on cancer cell growth</w:t>
+                <w:t xml:space="preserve">Enhancing antitumour response to proteasome inhibitors with inhibitors of insulin‐degrading enzyme, a new molecular vulnerability in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Coquel</w:t>
+                <w:t xml:space="preserve">Laetitia Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sing-Zong Ho</w:t>
+                <w:t xml:space="preserve">Rebecca Deprez-Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keng-Chang Tsai</w:t>
+                <w:t xml:space="preserve">Damien Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Yen Yang</w:t>
+                <w:t xml:space="preserve">Florence Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Aze</w:t>
+                <w:t xml:space="preserve">Valerie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.RP104718. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.104718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.70407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378520v1</w:t>
+                <w:t xml:space="preserve">hal-05559143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The de novo DNA methyltransferase 3B is a novel epigenetic regulator of MYC in multiple myeloma, representing a promising therapeutic target to counter relapse</w:t>
+                <w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharina Muylaert</w:t>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien Ann van Hemelrijck</w:t>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne van der Vreken</w:t>
+                <w:t xml:space="preserve">Antoine Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbe Heestermans</w:t>
+                <w:t xml:space="preserve">Miss Leriem Zellagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatice Satilmis</w:t>
+                <w:t xml:space="preserve">Elke de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (1), pp.125. </w:t>
+              <w:t xml:space="preserve">Blood Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-025-03382-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523791v1</w:t>
+                <w:t xml:space="preserve">hal-05343640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t>
+                <w:t xml:space="preserve">Synergistic effect of inhibiting CHK2 and DNA replication on cancer cell growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+                <w:t xml:space="preserve">Flavie Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ovejero</w:t>
+                <w:t xml:space="preserve">Sing-Zong Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillemin</w:t>
+                <w:t xml:space="preserve">Keng-Chang Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miss Leriem Zellagui</w:t>
+                <w:t xml:space="preserve">Chun-Yen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke de Bruyne</w:t>
+                <w:t xml:space="preserve">Antoine Aze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Neoplasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.RP104718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.104718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343640v1</w:t>
+                <w:t xml:space="preserve">hal-05378520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a robust BH3 drug toolkit for precision medicine in hematologic malignancies</w:t>
+                <w:t xml:space="preserve">The de novo DNA methyltransferase 3B is a novel epigenetic regulator of MYC in multiple myeloma, representing a promising therapeutic target to counter relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Jacquier</w:t>
+                <w:t xml:space="preserve">Catharina Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Romero</w:t>
+                <w:t xml:space="preserve">Lien Ann van Hemelrijck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Molinaro</w:t>
+                <w:t xml:space="preserve">Arne van der Vreken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritu Somayaji</w:t>
+                <w:t xml:space="preserve">Robbe Heestermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Abouladze</w:t>
+                <w:t xml:space="preserve">Hatice Satilmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (12), pp.5705-5718. </w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.107852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13046-025-03382-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521232v1</w:t>
+                <w:t xml:space="preserve">hal-05523791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIM2 inhibition promotes MCL1 dependency in plasma cells involving integrated stress response-driven NOXA expression</w:t>
+                <w:t xml:space="preserve">Development of a robust BH3 drug toolkit for precision medicine in hematologic malignancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Haas</w:t>
+                <w:t xml:space="preserve">Valentin Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Cherfa</w:t>
+                <w:t xml:space="preserve">Andréa Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Nguyen</w:t>
+                <w:t xml:space="preserve">Caroline Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bourgoin</w:t>
+                <w:t xml:space="preserve">Ritu Somayaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersende Caron</w:t>
+                <w:t xml:space="preserve">Matthieu Abouladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.256. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (12), pp.5705-5718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55572-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.107852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883435v1</w:t>
+                <w:t xml:space="preserve">hal-05521232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ironomycin induces mantle cell lymphoma cell death by targeting iron metabolism addiction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PIM2 inhibition promotes MCL1 dependency in plasma cells involving integrated stress response-driven NOXA expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alibert</w:t>
+                <w:t xml:space="preserve">Marion Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Devin</w:t>
+                <w:t xml:space="preserve">Sabrina Cherfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Jacquier</w:t>
+                <w:t xml:space="preserve">Léa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.101821⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55572-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343829v1</w:t>
+                <w:t xml:space="preserve">hal-04883435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Lethal Combinations of DNA Repair Inhibitors and Genotoxic Agents to Target High‐Risk Diffuse Large B Cell Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Soun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea‐lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hematological Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 43 (5), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+              <w:t xml:space="preserve">, 2025, 43 (5), pp.e70131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hon.70131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing B cells at the IGHA2 gene position provides alternative route to therapeutic IgA production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deleurme</w:t>
+                <w:t xml:space="preserve">Ironomycin induces mantle cell lymphoma cell death by targeting iron metabolism addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Pineau</w:t>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (5), pp.1027-1035. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.2834-2851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mucimm.2025.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.101821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163114v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIS3 licenses B cells for plasma cell differentiation in humans</w:t>
+                <w:t xml:space="preserve">Editing B cells at the IGHA2 gene position provides alternative route to therapeutic IgA production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Miglierina</w:t>
+                <w:t xml:space="preserve">Marine Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouder</w:t>
+                <w:t xml:space="preserve">Jenny Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delfina Ordanoska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Ophélie Dézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deleurme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Pineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-025-01369-5⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.1027-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mucimm.2025.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417577v1</w:t>
+                <w:t xml:space="preserve">hal-05163114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BHLHE41, a transcriptional repressor involved in physiological processes and tumor development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIS3 licenses B cells for plasma cell differentiation in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+                <w:t xml:space="preserve">Emma Miglierina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+                <w:t xml:space="preserve">Julien Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fest</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delfina Ordanoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13402-024-00973-3⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-025-01369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704590v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of refractory IgG4-related disease successfully treated with daratumumab and lenalidomide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD200 immune checkpoint expression is associated with inferior outcome in multiple myeloma patients treated with anti-CD38 monoclonal antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lacheretz-Szablewski</w:t>
+                <w:t xml:space="preserve">Djamila Chemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Robert</w:t>
+                <w:t xml:space="preserve">Camille Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+                <w:t xml:space="preserve">Angélique Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Berrahouane</w:t>
+                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (2), pp.895-897. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.2532226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2025.2532226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704591v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative single-cell chromatin and transcriptome analysis of human plasma cell differentiation</w:t>
+                <w:t xml:space="preserve">A case of refractory IgG4-related disease successfully treated with daratumumab and lenalidomide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+                <w:t xml:space="preserve">Denis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dassou Sika</w:t>
+                <w:t xml:space="preserve">Vanessa Lacheretz-Szablewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Berrahouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023023237⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (2), pp.895-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keae448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701434v1</w:t>
+                <w:t xml:space="preserve">hal-04704591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient loss of Polycomb components induces an epigenetic cancer fate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative single-cell chromatin and transcriptome analysis of human plasma cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chetan C. Rawal</w:t>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dassou Sika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07328-w⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (5), pp.496-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023023237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581411v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCGR3A F158V alleles frequency differs in multiple myeloma patients from healthy population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robert</w:t>
+                <w:t xml:space="preserve">BHLHE41, a transcriptional repressor involved in physiological processes and tumor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Multrier</w:t>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Coënon</w:t>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Fest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.2388306. </w:t>
+              <w:t xml:space="preserve">Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.43-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2024.2388306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13402-024-00973-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704594v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-hit genome editing optimized for maturation in B cells redirects their specificity toward tumor antigens</w:t>
+                <w:t xml:space="preserve">FCGR3A F158V alleles frequency differs in multiple myeloma patients from healthy population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsuko Ueda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deleurme</w:t>
+                <w:t xml:space="preserve">Michaël Constantinides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dreano</w:t>
+                <w:t xml:space="preserve">Caroline Multrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Coënon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74005-3⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2388306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2024.2388306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723581v1</w:t>
+                <w:t xml:space="preserve">hal-04704594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD38 , CD39 , and BCL2 differentiate disseminated forms of high‐grade B‐cell lymphomas in biological fluids from Burkitt lymphoma and diffuse large B‐cell lymphoma</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient loss of Polycomb components induces an epigenetic cancer fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Parreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schuettengruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetan C. Rawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.22208⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629 (8012), pp.688-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07328-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704587v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Integrative Survival Prediction in Multiple Myeloma Patients Treated With Bortezomib-Based Induction, High-Dose Therapy and Autologous Stem Cell Transplantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD38 , CD39 , and BCL2 differentiate disseminated forms of high‐grade B‐cell lymphomas in biological fluids from Burkitt lymphoma and diffuse large B‐cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marianini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lacheretz-Szablewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/PO.23.00613⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (5), pp.496-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.22208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704595v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRE11 and TREX1 control senescence by coordinating replication stress and interferon signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-hit genome editing optimized for maturation in B cells redirects their specificity toward tumor antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Heuzé</w:t>
+                <w:t xml:space="preserve">Natsuko Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deleurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nail Bouzalmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Leray</w:t>
+                <w:t xml:space="preserve">Stéphane Dreano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49740-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74005-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748159v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atlas of cells in the human tonsil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Integrative Survival Prediction in Multiple Myeloma Patients Treated With Bortezomib-Based Induction, High-Dose Therapy and Autologous Stem Cell Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Massoni-Badosa</w:t>
+                <w:t xml:space="preserve">Thomas Hielscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Aguilar-Fernández</w:t>
+                <w:t xml:space="preserve">Martina Emde-Rajaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C. Nieto</w:t>
+                <w:t xml:space="preserve">Hans Salwender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Soler-Vila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Elosua-Bayes</w:t>
+                <w:t xml:space="preserve">Susanne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2024.01.006⟩</w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e2300613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/PO.23.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704602v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KDM6A controls immunogenicity in MM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRE11 and TREX1 control senescence by coordinating replication stress and interferon signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Técher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Moreaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diyavarshini Gopaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Bouzalmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024026013⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49740-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912732v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Transcriptional control in normal and malignant B-lymphocytes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An atlas of cells in the human tonsil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massoni-Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Aguilar-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Soler-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elosua-Bayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1185252⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (2), pp.379-399.e18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2024.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705020v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-sequencing based first choice of treatment and determination of risk in multiple myeloma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KDM6A controls immunogenicity in MM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1286700⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (14), pp.1465-1467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024026013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704606v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-O sulfation of syndecan-1 mediated by the sulfotransferase HS3ST3a1 enhances myeloma aggressiveness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.V. Barbon</w:t>
+                <w:t xml:space="preserve">Combined inhibition of Wee1 and Chk1 as a therapeutic strategy in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Chemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1271847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1271847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2023.05.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04444452v1</w:t>
+                <w:t xml:space="preserve">hal-04704603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophenotypic portrait of leukemia‐associated‐phenotype markers in B acute lymphoblastic leukemia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Var∣Decrypt: a novel and user-friendly tool to explore and prioritize variants in whole-exome sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouquier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.22153⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-023-00497-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704605v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined inhibition of Wee1 and Chk1 as a therapeutic strategy in multiple myeloma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+                <w:t xml:space="preserve">Editorial: Transcriptional control in normal and malignant B-lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Boussac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander A. Shtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1271847⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1185252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1185252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704603v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Var∣Decrypt: a novel and user-friendly tool to explore and prioritize variants in whole-exome sequencing data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RNA-sequencing based first choice of treatment and determination of risk in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Emde-Rajaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Salwender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-023-00497-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1286700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1286700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705018v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme thrombocytosis with an aggressive evolution harboring a novel variant of calreticulin (CALR) in exon 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunophenotypic portrait of leukemia‐associated‐phenotype markers in B acute lymphoblastic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Boris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+                <w:t xml:space="preserve">Valentin Montagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Carillo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lavabre-Bertrand</w:t>
+                <w:t xml:space="preserve">Nicolas Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejh.14126⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (1), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.22153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550049v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-adenosylmethionine biosynthesis is a targetable metabolic vulnerability in multiple myeloma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-O sulfation of syndecan-1 mediated by the sulfotransferase HS3ST3a1 enhances myeloma aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Manfroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanmeng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catharina Muylaert</w:t>
+                <w:t xml:space="preserve">O. Chavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Wyns</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim de Veirman</w:t>
+                <w:t xml:space="preserve">P.V. Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282866⟩</w:t>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.60-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2023.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705017v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZH2 targeting induces CD38 upregulation and response to anti-CD38 immunotherapies in multiple myeloma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamila Chemlal</w:t>
+                <w:t xml:space="preserve">Extreme thrombocytosis with an aggressive evolution harboring a novel variant of calreticulin (CALR) in exon 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Varlet</w:t>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Machura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Ovejero</w:t>
+                <w:t xml:space="preserve">Barbara Burroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+                <w:t xml:space="preserve">Thierry Lavabre-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (9), pp.1925-1928. </w:t>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112 (3), pp.475-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-023-01983-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejh.14126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252294v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of the epigenetic landscape in Multiple Myeloma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S-adenosylmethionine biosynthesis is a targetable metabolic vulnerability in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Herviou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues de Boussac</w:t>
+                <w:t xml:space="preserve">Yanmeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Papadopoulos</w:t>
+                <w:t xml:space="preserve">Arne Wyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Vlummens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim de Veirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.54453⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109, pp.256-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.282866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810219v1</w:t>
+                <w:t xml:space="preserve">hal-04705017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BLM helicase is a new therapeutic target in multiple myeloma involved in replication stress survival and drug resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">EZH2 targeting induces CD38 upregulation and response to anti-CD38 immunotherapies in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Chemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Machura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983181⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (9), pp.1925-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-023-01983-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04021632v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA profile at diagnosis predicts treatment outcome in patients with B-chronic lymphocytic leukemia: A FILO study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LAIR1, an ITIM-Containing Receptor Involved in Immune Disorders and in Hematological Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+                <w:t xml:space="preserve">François van Laethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Donaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tchernonog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lacheretz-Szablewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Russello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983771⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.16136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232416136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946290v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIM2 kinase has a pivotal role in plasmablast generation and plasma cell survival, opening up novel treatment options in myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
+                <w:t xml:space="preserve">Targeting Cellular Iron Homeostasis with Ironomycin in Diffuse Large B-cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mondoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (6), pp.998-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-21-0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2021014011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04822853v2</w:t>
+                <w:t xml:space="preserve">hal-04053839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Cellular Iron Homeostasis with Ironomycin in Diffuse Large B-cell Lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
+                <w:t xml:space="preserve">PIM2 kinase has a pivotal role in plasmablast generation and plasma cell survival, opening up novel treatment options in myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-21-0218⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (15), pp.2316-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021014011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053839v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAIR1, an ITIM-Containing Receptor Involved in Immune Disorders and in Hematological Neoplasms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Russello</w:t>
+                <w:t xml:space="preserve">Comprehensive characterization of the epigenetic landscape in Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232416136⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.1715-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.54453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980144v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NADPH oxidase NOX2 is a marker of adverse prognosis involved in chemoresistance of acute myeloid leukemias</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">miRNA profile at diagnosis predicts treatment outcome in patients with B-chronic lymphocytic leukemia: A FILO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gâtel</w:t>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion de Toledo</w:t>
+                <w:t xml:space="preserve">Rémi Letestu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2021.279889⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.983771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759821v2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the β 2 ‐adrenergic receptor increases chemosensitivity in multiple myeloma by induction of apoptosis and modulating cancer cell metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Vlummens</w:t>
+                <w:t xml:space="preserve">The BLM helicase is a new therapeutic target in multiple myeloma involved in replication stress survival and drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Oudaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niels Vandewalle</w:t>
+                <w:t xml:space="preserve">Elena Viziteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.6020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.983181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04590992v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the Protein Arginine Methyltransferase PRMT5 in High-Risk Multiple Myeloma as a Novel Treatment Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Vlummens</w:t>
+                <w:t xml:space="preserve">The NADPH oxidase NOX2 is a marker of adverse prognosis involved in chemoresistance of acute myeloid leukemias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Paolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefaan Verhulst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim de Veirman</w:t>
+                <w:t xml:space="preserve">Mathias Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Maes</w:t>
+                <w:t xml:space="preserve">Pierre Gâtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Menu</w:t>
+                <w:t xml:space="preserve">Marion de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (11), pp.2562-2575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.879057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2021.279889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705562v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Sequencing-Based Transcriptomic Score with Prognostic and Theranostic Values in Multiple Myeloma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
+                <w:t xml:space="preserve">Targeting the β 2 ‐adrenergic receptor increases chemosensitivity in multiple myeloma by induction of apoptosis and modulating cancer cell metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Satilmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Vikova</w:t>
+                <w:t xml:space="preserve">Emma Verheye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Vlummens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robert</w:t>
+                <w:t xml:space="preserve">Inge Oudaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm11100988⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259 (1), pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.6020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639307v1</w:t>
+                <w:t xml:space="preserve">hal-04590992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microenvironment of DLBCL is characterized by noncanonical macrophages recruited by tumor-derived CCL5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Manfroi</w:t>
+                <w:t xml:space="preserve">Inhibition of the Protein Arginine Methyltransferase PRMT5 in High-Risk Multiple Myeloma as a Novel Treatment Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Vlummens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Grandis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+                <w:t xml:space="preserve">Stefaan Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim de Veirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tabruyn</w:t>
+                <w:t xml:space="preserve">Anke Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mayol</w:t>
+                <w:t xml:space="preserve">Eline Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (21), pp.4338-4351. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021004203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.879057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444537v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Correlations of Polycomb Repressive Complex 2 in Different Tumor Types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA-Sequencing-Based Transcriptomic Score with Prognostic and Theranostic Values in Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksim Erokhin</w:t>
+                <w:t xml:space="preserve">Veronika Vikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Chetverina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladic Mogila</w:t>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13133155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm11100988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693300v1</w:t>
+                <w:t xml:space="preserve">hal-03639307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of candidate DNA methylation cancer driver genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical Correlations of Polycomb Repressive Complex 2 in Different Tumor Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Erokhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chetverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Győrffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Pan</w:t>
+                <w:t xml:space="preserve">Victor Tatarskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Renaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eugen Tausch</w:t>
+                <w:t xml:space="preserve">Vladic Mogila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-20-1334⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.3155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13133155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243749v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Ovejero</w:t>
+                <w:t xml:space="preserve">The microenvironment of DLBCL is characterized by noncanonical macrophages recruited by tumor-derived CCL5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manfroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tabruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Izard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Gourzones</w:t>
+                <w:t xml:space="preserve">Jean-François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-021-01160-z⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (21), pp.4338-4351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021004203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450559v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of pre-plasmablastic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 137 (9), pp.1134-1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2020009746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Sequencing Data-driven Dissection of Human Plasma Cell Differentiation Reveals New Potential Transcription Regulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coraline Thibaut</w:t>
+                <w:t xml:space="preserve">Claire Gourzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-021-01234-0⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-021-01160-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243729v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription/Replication Conflicts in Tumorigenesis and Their Potential Role as Novel Therapeutic Targets in Multiple Myeloma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+                <w:t xml:space="preserve">Discovery of candidate DNA methylation cancer driver genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Lutzmann</w:t>
+                <w:t xml:space="preserve">Loic Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rodriguez</w:t>
+                <w:t xml:space="preserve">Ronan Chaligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cogné</w:t>
+                <w:t xml:space="preserve">Johannes Bloehdorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13153755⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.candisc.1334.2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-20-1334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365519v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunotherapy perspectives in the new era of B-cell editing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+                <w:t xml:space="preserve">RNA Sequencing Data-driven Dissection of Human Plasma Cell Differentiation Reveals New Potential Transcription Regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003792⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), pp.1451-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-021-01234-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202338v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiogenic factors could help us to define patients obtaining complete response with undetectable minimal residual disease in untreated CLL patients treated by FCR: results from the CLL2010FMP, a FILO study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
+                <w:t xml:space="preserve">Transcription/Replication Conflicts in Tumorigenesis and Their Potential Role as Novel Therapeutic Targets in Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
+                <w:t xml:space="preserve">Malik Lutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+                <w:t xml:space="preserve">Raphaël Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2021.1955879⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13153755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640354v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G9a/GLP targeting in MM promotes autophagy-associated apoptosis and boosts proteasome inhibitor–mediated cell death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+                <w:t xml:space="preserve">Immunotherapy perspectives in the new era of B-cell editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannic Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5 (9), pp.2325-2338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003217⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 5 (6), pp.1770-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243723v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydropyrimidinase protects from DNA replication stress caused by cytotoxic metabolites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G9a/GLP targeting in MM promotes autophagy-associated apoptosis and boosts proteasome inhibitor–mediated cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Lebdy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dana Hodroj</w:t>
+                <w:t xml:space="preserve">Eva de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Muylaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1162⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (9), pp.2325-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556387v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Repair Expression Profiling to Identify High-Risk Cytogenetically Normal Acute Myeloid Leukemia and Define New Therapeutic Targets</w:t>
+                <w:t xml:space="preserve">Angiogenic factors could help us to define patients obtaining complete response with undetectable minimal residual disease in untreated CLL patients treated by FCR: results from the CLL2010FMP, a FILO study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bret</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bossis</w:t>
+                <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cartron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.2874. </w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (13), pp.3160-3169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12102874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2021.1955879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014671v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of immortalized human islet stromal cells reveals a MSC-like profile with pancreatic features</w:t>
+                <w:t xml:space="preserve">Dihydropyrimidinase protects from DNA replication stress caused by cytotoxic metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Villard</w:t>
+                <w:t xml:space="preserve">J. Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Armanet</w:t>
+                <w:t xml:space="preserve">Laurent Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Couderc</w:t>
+                <w:t xml:space="preserve">Rana Lebdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+                <w:t xml:space="preserve">Dana Hodroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.158. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (4), pp.1886-1904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-020-01649-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961501v1</w:t>
+                <w:t xml:space="preserve">hal-02556387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling to target new therapeutic avenues in multiple myeloma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of immortalized human islet stromal cells reveals a MSC-like profile with pancreatic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Bruyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anke Maes</w:t>
+                <w:t xml:space="preserve">Orianne Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Robert</w:t>
+                <w:t xml:space="preserve">Mathieu Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.208306⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-020-01649-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587620v1</w:t>
+                <w:t xml:space="preserve">hal-02961501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retrospective Comparison of DLI and gDLI for Post-Transplant Treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Delage</w:t>
+                <w:t xml:space="preserve">DNA Repair Expression Profiling to Identify High-Risk Cytogenetically Normal Acute Myeloid Leukemia and Define New Therapeutic Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9072204⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12102874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203259v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydroxymethylome of multiple myeloma identifies FAM72D as a 1q21 marker linked to proliferation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pignarre</w:t>
+                <w:t xml:space="preserve">Kinome expression profiling to target new therapeutic avenues in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Serandour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gersende Caron</w:t>
+                <w:t xml:space="preserve">Angelique Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Avner</w:t>
+                <w:t xml:space="preserve">Nicolas N. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 105 (3), pp.774-783. </w:t>
+              <w:t xml:space="preserve">, 2020, 105 (3), pp.784-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2019.222133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.208306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165596v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Polycomb Complexes in Normal and Malignant Plasma Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Retrospective Comparison of DLI and gDLI for Post-Transplant Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Martinez</w:t>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21218047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9072204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243763v1</w:t>
+                <w:t xml:space="preserve">hal-03203259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZH2 is overexpressed in transitional preplasmablasts and is involved in human plasma cell differentiation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The hydroxymethylome of multiple myeloma identifies FAM72D as a 1q21 marker linked to proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pignarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Serandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (3), pp.774-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2019.222133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-019-0392-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03243777v1</w:t>
+                <w:t xml:space="preserve">hal-02165596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Defenses Confer Resistance to High Dose Melphalan in Multiple Myeloma Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Polycomb Complexes in Normal and Malignant Plasma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (21), pp.8047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21218047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11040439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02870153v1</w:t>
+                <w:t xml:space="preserve">hal-03243763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-Sequencing Based Assessment of Targets, Risk and Long Term Survival for Personalized Treatment of Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Emde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134 (Supplement_1), pp.1801-1801. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2019-131159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal embryonic leucine zipper kinase is a novel target for diffuse large B cell lymphoma and mantle cell lymphoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EZH2 is overexpressed in transitional preplasmablasts and is involved in human plasma cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.2047-2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-019-0392-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41408-019-0249-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02542010v1</w:t>
+                <w:t xml:space="preserve">hal-03243777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective target assessment and multimodal prediction of survival for personalized and risk-adapted treatment strategies in multiple myeloma in the GMMG-MM5 multicenter trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Uta Bertsch</w:t>
+                <w:t xml:space="preserve">Antioxidant Defenses Confer Resistance to High Dose Melphalan in Multiple Myeloma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gourzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous Gadacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Garcia de Paco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13045-019-0750-5⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11040439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243769v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ironomycin Induces Diffuse Large B-Cell Lymphoma Cell Death By Targeting Iron Metabolism Addiction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment May Be Harmful: Mechanisms/Prediction/Prevention of Drug-Induced DNA Damage and Repair in Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gourzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2019-129954⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529967v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of the mutational landscape in multiple myeloma cell lines reveals potential drivers and pathways associated with tumor progression and drug resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Boireau</w:t>
+                <w:t xml:space="preserve">Prospective target assessment and multimodal prediction of survival for personalized and risk-adapted treatment strategies in multiple myeloma in the GMMG-MM5 multicenter trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Salwender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Emde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Bertsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13045-019-0750-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.28374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02883457v1</w:t>
+                <w:t xml:space="preserve">hal-03243769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Claspin and Timeless protects cancer cells from replication stress in a checkpoint-independent manner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+                <w:t xml:space="preserve">Maternal embryonic leucine zipper kinase is a novel target for diffuse large B cell lymphoma and mantle cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t>
+                <w:t xml:space="preserve">Ken Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Vlummens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lyne Schmitz</w:t>
+                <w:t xml:space="preserve">Hendrik de Raeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.910. </w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08886-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41408-019-0249-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047561v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment May Be Harmful: Mechanisms/Prediction/Prevention of Drug-Induced DNA Damage and Repair in Multiple Myeloma</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ironomycin Induces Diffuse Large B-Cell Lymphoma Cell Death By Targeting Iron Metabolism Addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pasero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00861⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (Supplement_1), pp.3960-3960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2019-129954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552817v1</w:t>
+                <w:t xml:space="preserve">hal-05529967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorps anti-CD38 dans le myélome multiple</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overexpression of Claspin and Timeless protects cancer cells from replication stress in a checkpoint-independent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bergoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyne Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08886-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03243767v1</w:t>
+                <w:t xml:space="preserve">hal-02047561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myeloid-derived suppressor cells induce multiple myeloma cell survival by activating the AMPK pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva de Smedt</w:t>
+                <w:t xml:space="preserve">Comprehensive characterization of the mutational landscape in multiple myeloma cell lines reveals potential drivers and pathways associated with tumor progression and drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Vikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.540-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.28374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980419v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anaphase-Promoting Complex/Cyclosome: A New Promising Target in Diffuse Large B-cell Lymphoma and Mantle Cell Lymphoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Myeloid-derived suppressor cells induce multiple myeloma cell survival by activating the AMPK pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim de Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan de Beule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva de Smedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Vlummens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-019-0471-0⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 442, pp.233-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862214v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Bellanger</w:t>
+                <w:t xml:space="preserve">The Anaphase-Promoting Complex/Cyclosome: A New Promising Target in Diffuse Large B-cell Lymphoma and Mantle Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik de Raeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Vlummens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/776930⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (12), pp.1137--1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-019-0471-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355848v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Differentiation Model of Human Normal Memory B Cells to Long-lived Plasma Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jourdan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Gourzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/58929⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/776930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510019v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Malingant Plasma Cell Biology Related Survival in AL-Amyloidosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Hose</w:t>
+                <w:t xml:space="preserve">Anticorps anti-CD38 dans le myélome multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2019-131161⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (12), pp.1001-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530335v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Ataxia-Telangiectasia Mutated and RAD3-Related ( ATR ) Overcomes Oxaliplatin Resistance and Promotes Antitumor Immunity in Colorectal Cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Differentiation Model of Human Normal Memory B Cells to Long-lived Plasma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Viziteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-2807⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/58929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361669v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Characterization of Diffuse Large B-Cell Lymphoma Cells and Prognostic Impact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bret</w:t>
+                <w:t xml:space="preserve">Prediction of Malingant Plasma Cell Biology Related Survival in AL-Amyloidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Emde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8071074⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (Supplement_1), pp.3078-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2019-131161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571739v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epigenetic regulator-related score (EpiScore) predicts survival in patients with diffuse large B cell lymphoma and identifies patients who may benefit from epigenetic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+                <w:t xml:space="preserve">Inhibition of Ataxia-Telangiectasia Mutated and RAD3-Related ( ATR ) Overcomes Oxaliplatin Resistance and Promotes Antitumor Immunity in Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Alexandre Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (11), pp.2933-2946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-2807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.24901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345949v1</w:t>
+                <w:t xml:space="preserve">hal-02361669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of RASSF4 Expression in Multiple Myeloma Promotes RAS-Driven Malignant Progression</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Phenotypic Characterization of Diffuse Large B-Cell Lymphoma Cells and Prognostic Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (7), pp.1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8071074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864144v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRC2 targeting is a therapeutic strategy for EZ score defined high-risk multiple myeloma patients and overcome resistance to IMiDs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">DNMTi/HDACi combined epigenetic targeted treatment induces reprogramming of myeloma cells in the direction of normal plasma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-018-0554-4⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (8), pp.1062 - 1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-018-0025-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315111v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNMTi/HDACi combined epigenetic targeted treatment induces reprogramming of myeloma cells in the direction of normal plasma cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">An epigenetic regulator-related score (EpiScore) predicts survival in patients with diffuse large B cell lymphoma and identifies patients who may benefit from epigenetic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Szablewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Seckinger</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-018-0025-x⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (27), pp.19079--19099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792246v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BrdU incorporation in multiparameter flow cytometry: A new cell cycle assessment approach in multiple myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anja Seckinger</w:t>
+                <w:t xml:space="preserve">Loss of RASSF4 Expression in Multiple Myeloma Promotes RAS-Driven Malignant Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.21730⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (5), pp.1155 - 1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048196v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and druggable skipping of immunoglobulin variable exons in plasma cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Martin</w:t>
+                <w:t xml:space="preserve">PRC2 targeting is a therapeutic strategy for EZ score defined high-risk multiple myeloma patients and overcome resistance to IMiDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-018-0160-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-018-0554-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048156v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[EZH2 is therapeutic target for personalized treatment in multiple myeloma].</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BrdU incorporation in multiparameter flow cytometry: A new cell cycle assessment approach in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.21730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.06.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904689v1</w:t>
+                <w:t xml:space="preserve">hal-02048196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor-associated neutrophils correlate with poor prognosis in diffuse large B-cell lymphoma patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[EZH2 is therapeutic target for personalized treatment in multiple myeloma].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-018-0099-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (9), pp.804 - 819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859413v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global miRNA expression analysis identifies novel key regulators of plasma cell differentiation and malignant plasma cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological and druggable skipping of immunoglobulin variable exons in plasma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Omar Ashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivine Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kassambara</w:t>
+                <w:t xml:space="preserve">Anne Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Jourdan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V Pantesco</w:t>
+                <w:t xml:space="preserve">Ophélie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx327⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-018-0160-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533425v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated and simplified identification of normal and abnormal plasma cells in Multiple Myeloma by flow cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
+                <w:t xml:space="preserve">Tumor-associated neutrophils correlate with poor prognosis in diffuse large B-cell lymphoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Manfroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Righini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Raimbault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+                <w:t xml:space="preserve">N. Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.21590⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-018-0099-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680330v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECQ1 helicase is involved in replication stress survival and drug resistance in multiple myeloma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global miRNA expression analysis identifies novel key regulators of plasma cell differentiation and malignant plasma cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Viziteu</w:t>
+                <w:t xml:space="preserve">A Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Klein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+                <w:t xml:space="preserve">N Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hirtz</w:t>
+                <w:t xml:space="preserve">V Pantesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (10), pp.2104 - 2113. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (10), pp.5639-5652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/leu.2017.54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630891v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia favors the generation of human plasma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated and simplified identification of normal and abnormal plasma cells in Multiple Myeloma by flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schoenhals</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B Klein</w:t>
+                <w:t xml:space="preserve">Sébastien Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15384101.2017.1317408⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.21590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529310v1</w:t>
+                <w:t xml:space="preserve">hal-01680330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of human FCRL4-positive B cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duperray</w:t>
+                <w:t xml:space="preserve">RECQ1 helicase is involved in replication stress survival and drug resistance in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Viziteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179793⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (10), pp.2104 - 2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2017.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560458v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chetomin, targeting HIF-1α/p300 complex, exhibits antitumour activity in multiple myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Hose</w:t>
+                <w:t xml:space="preserve">Hypoxia favors the generation of human plasma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schoenhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15384101.2017.1317408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjc.2016.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284314v1</w:t>
+                <w:t xml:space="preserve">hal-01529310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying high-risk adult AML patients: epigenetic and genetic risk factors and their implications for therapy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of human FCRL4-positive B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/17474086.2016.1141673⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0179793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299313v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting the anaphase promoting complex/cyclosome induces a metaphase arrest and cell death in multiple myeloma cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Maes</w:t>
+                <w:t xml:space="preserve">Chetomin, targeting HIF-1α/p300 complex, exhibits antitumour activity in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Viziteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Maes</w:t>
+                <w:t xml:space="preserve">Camille Grandmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K de Veirman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E de Bruyne</w:t>
+                <w:t xml:space="preserve">Harmut Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.6768⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (5), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2016.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299387v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECQ helicases are deregulated in hematological malignancies in association with a prognostic value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viziteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomarker Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40364-016-0057-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01322505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of lenalidomide during plasma cell differentiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Cren</w:t>
+                <w:t xml:space="preserve">Identifying high-risk adult AML patients: epigenetic and genetic risk factors and their implications for therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Viziteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A Schäfer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (19), pp.28096-28111. </w:t>
+              <w:t xml:space="preserve">Expert Review of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.351-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.8581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1586/17474086.2016.1141673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355076v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZH2 in normal hematopoiesis and hematological malignancies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibiting the anaphase promoting complex/cyclosome induces a metaphase arrest and cell death in multiple myeloma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K de Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (3), pp.2284-2296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.6198⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.4061-4076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.6768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275235v1</w:t>
+                <w:t xml:space="preserve">hal-01299387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug metabolism and clearance system in tumor cells of patients with multiple myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Seckinger</w:t>
+                <w:t xml:space="preserve">Differential effects of lenalidomide during plasma cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (8), pp.6431-6447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3237⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.28096-28111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153138v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing extramedullary relapse after allogeneic transplantation for multiple myeloma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EZH2 in normal hematopoiesis and hematological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bcj.2015.48⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.2284-2296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.6198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955536v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNAs in multiple myeloma - a survival relevant complex regulator of gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Drug metabolism and clearance system in tumor cells of patients with multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sahota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seckinger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Hillengass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (36), pp.39165-39183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.5381⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6 (8), pp.6431-6447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237028v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and role of RIP140/NRIP1 in chronic lymphocytic leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors influencing extramedullary relapse after allogeneic transplantation for multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lapierre</w:t>
+                <w:t xml:space="preserve">Carine Plassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Castet-Nicolas</w:t>
+                <w:t xml:space="preserve">J. C. Méniane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gitenay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+                <w:t xml:space="preserve">P. Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13045-015-0116-6⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (8), pp.e341-e341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bcj.2015.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153157v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo treatment with epigenetic modulating agents induces transcriptional alterations associated with prognosis and immunomodulation in multiple myeloma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Maes</w:t>
+                <w:t xml:space="preserve">miRNAs in multiple myeloma - a survival relevant complex regulator of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E de Smedt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Seckinger</w:t>
+                <w:t xml:space="preserve">J Hillengass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (5), pp.3319-3334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3207⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6 (36), pp.39165-39183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.5381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153601v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair in diffuse large B-cell lymphoma: a molecular portrait</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+                <w:t xml:space="preserve">Expression and role of RIP140/NRIP1 in chronic lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Schved</w:t>
+                <w:t xml:space="preserve">Audrey Castet-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelos Constantinou</w:t>
+                <w:t xml:space="preserve">Delphine Gitenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jalaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.13206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13045-015-0116-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143993v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 7p15.3 (rs4487645) association for multiple myeloma shows strong allele-specific regulation of the MYC-interacting gene CDCA7L in malignant plasma cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tobias Meissner</w:t>
+                <w:t xml:space="preserve">In vivo treatment with epigenetic modulating agents induces transcriptional alterations associated with prognosis and immunomodulation in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Johnson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+                <w:t xml:space="preserve">E de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2014.118786⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.3319-3334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157564v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA repair pathway score predicts survival in human multiple myeloma: the potential for therapeutic strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+                <w:t xml:space="preserve">DNA repair in diffuse large B-cell lymphoma: a molecular portrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Schved</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Constantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.1740⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (2), pp.296-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.13206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006634v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation score is predictive of myeloma cell sensitivity to 5-azacitidine.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Hose</w:t>
+                <w:t xml:space="preserve">The 7p15.3 (rs4487645) association for multiple myeloma shows strong allele-specific regulation of the MYC-interacting gene CDCA7L in malignant plasma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Weinhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (3), pp.e110-e113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2014.118786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.12660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00906054v1</w:t>
+                <w:t xml:space="preserve">hal-02157564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a 20-gene expression-based risk score as a predictor of clinical outcome in chronic lymphocytic leukemia patients.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A DNA repair pathway score predicts survival in human multiple myeloma: the potential for therapeutic strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gourzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sahota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/423174⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (9), pp.2487-2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.1740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01023921v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide excision DNA repair pathway as a therapeutic target in patients with high-risk diffuse large B cell lymphoma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">DNA methylation score is predictive of myeloma cell sensitivity to 5-azacitidine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.25115⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (4), pp.613-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.12660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00840265v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00906054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of DEPDC1A, a bad prognostic marker in multiple myeloma, delays growth and induces mature plasma cell markers in malignant plasma cells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Identification of a 20-gene expression-based risk score as a predictor of clinical outcome in chronic lymphocytic leukemia patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062752⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.423174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/423174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00840268v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01023921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression-based prediction of myeloma cell sensitivity to histone deacetylase inhibitors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Nucleotide excision DNA repair pathway as a therapeutic target in patients with high-risk diffuse large B cell lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2013.392⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (12), pp.1811-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.25115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00906782v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00840265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of gene expression-based risk score in cytogenetically normal acute myeloid leukemia patients.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Inhibition of DEPDC1A, a bad prognostic marker in multiple myeloma, delays growth and induces mature plasma cell markers in malignant plasma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e62752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00726665v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00840268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes with a spike expression are clustered in chromosome (sub)bands and spike (sub)bands have a powerful prognostic value in patients with multiple myeloma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Gene expression-based prediction of myeloma cell sensitivity to histone deacetylase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexei Protopopov</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2011.046821⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (3), pp.676-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2013.392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00727008v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00906782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of pluripotent and adult stem cell genes unrelated to cell cycle and associated with poor prognosis in multiple myeloma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), pp.e42161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0042161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00802686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression-based risk score in diffuse large B-cell lymphoma.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Development of gene expression-based risk score in cytogenetically normal acute myeloid leukemia patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (12), pp.1700-10</w:t>
+              <w:t xml:space="preserve">, 2012, 3 (8), pp.824-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00802570v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of gene expression-based score to predict sensitivity of multiple myeloma cells to DNA methylation inhibitors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Genes with a spike expression are clustered in chromosome (sub)bands and spike (sub)bands have a powerful prognostic value in patients with multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian A. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Protopopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-0721⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (4), pp.622-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2011.046821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00760269v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00727008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEAP1 is overexpressed in cancers: A promising therapeutic target.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Gene expression-based risk score in diffuse large B-cell lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (12), pp.1700-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00760262v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00802570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and prognostic role of annexin A2 in multiple myeloma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">STEAP1 is overexpressed in cancers: A promising therapeutic target.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2012-03-415588⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.10.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00726994v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00760262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prognostic markers, determined using gene expression analyses, reveal two distinct subtypes of chronic myelomonocytic leukaemia patients.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Development of gene expression-based score to predict sensitivity of multiple myeloma cells to DNA methylation inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Rufflé</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 157 (3), pp.347-56. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (12), pp.2685-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2012.09069.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-0721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00681007v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00760269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual malignant and normal plasma cells shortly after high dose melphalan and stem cell transplantation. Highlight of a putative therapeutic window in Multiple Myeloma?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and prognostic role of annexin A2 in multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Caraux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Vincent</w:t>
+                <w:t xml:space="preserve">Tobias Meiβner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salahedine Bouhya</w:t>
+                <w:t xml:space="preserve">Daniela Depeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quittet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+                <w:t xml:space="preserve">Jens Hillengass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (5), pp.1087-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2012-03-415588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00802665v1</w:t>
+                <w:t xml:space="preserve">inserm-00726994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SULFs in human neoplasia: implication as progression and prognosis factors.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Residual malignant and normal plasma cells shortly after high dose melphalan and stem cell transplantation. Highlight of a putative therapeutic window in Multiple Myeloma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Caraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salahedine Bouhya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (11), pp.1335-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1479-5876-9-72⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00601153v1</w:t>
+                <w:t xml:space="preserve">inserm-00802665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoclast-gene expression profiling reveals osteoclast-derived CCR2 chemokines promoting myeloma cell migration.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">New prognostic markers, determined using gene expression analyses, reveal two distinct subtypes of chronic myelomonocytic leukaemia patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moine</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rufflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2010-04-279760⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (3), pp.347-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2012.09069.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00906774v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00681007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-risk signature for patients with multiple myeloma established from the molecular classification of human myeloma cell lines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">SULFs in human neoplasia: implication as progression and prognosis factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Schved</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2010.033456⟩</w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5876-9-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00550232v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00601153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth factors in multiple myeloma: a comprehensive analysis of their expression in tumor cells and bone marrow environment using Affymetrix microarrays.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Osteoclast-gene expression profiling reveals osteoclast-derived CCR2 chemokines promoting myeloma cell migration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tobias Meissner</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117 (4), pp.1280-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2010-04-279760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668220v1</w:t>
+                <w:t xml:space="preserve">inserm-00906774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYEOV is a prognostic factor in multiple myeloma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A high-risk signature for patients with multiple myeloma established from the molecular classification of human myeloma cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robert</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Maïga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (4), pp.574-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2010.033456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2010.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00906769v1</w:t>
+                <w:t xml:space="preserve">inserm-00550232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone morphogenic protein 6: a member of a novel class of prognostic factors expressed by normal and malignant plasma cells inhibiting proliferation and angiogenesis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Growth factors in multiple myeloma: a comprehensive analysis of their expression in tumor cells and bone marrow environment using Affymetrix microarrays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karène Mahtouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Meissner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenny M. Fuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2009.257⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00437705v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of IGF-1 as a major growth factor for myeloma cell lines and the prognostic relevance of the expression of its receptor.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">MYEOV is a prognostic factor in multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John D. Shaughnessy Jr</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (12), pp.1189-1198.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-170464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00367812v1</w:t>
+                <w:t xml:space="preserve">inserm-00906769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Aurora-kinases for tailored risk adapted treatment of multiple myeloma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Bone morphogenic protein 6: a member of a novel class of prognostic factors expressed by normal and malignant plasma cells inhibiting proliferation and angiogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Seckinger</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenny M. Fuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-178350⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (44), pp.3866-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2009.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00368414v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00437705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APRIL is overexpressed in cancer: link with tumor progression.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of IGF-1 as a major growth factor for myeloma cell lines and the prognostic relevance of the expression of its receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Sprynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Shaughnessy Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-9-83⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (19), pp.4614-4626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-170464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00369505v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00367812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of angiogenesis by normal and malignant plasma cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Embryonic stem cell markers expression in cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John De Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-10-184226⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 383, pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.02.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00401390v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00367054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic stem cell markers expression in cancers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Aurora-kinases for tailored risk adapted treatment of multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.02.156⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (18), pp.4331-4340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-178350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00367054v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00368414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APRIL and TACI interact with syndecan-1 on the surface of multiple myeloma cells to form an essential survival loop.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">APRIL is overexpressed in cancer: link with tumor progression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0609.2009.01262.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-9-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00397249v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00369505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD200: a putative therapeutic target in cancer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Induction of angiogenesis by normal and malignant plasma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.11.103⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-10-184226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00195258v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00401390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMSET is overexpressed in cancers: Link with tumor aggressiveness.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">APRIL and TACI interact with syndecan-1 on the surface of multiple myeloma cells to form an essential survival loop.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Sprynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey R. Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karène Mahtouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.12.093⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (2), pp.119-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0609.2009.01262.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00356253v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00397249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting NF-kappaB pathway with an IKK2 inhibitor induces inhibition of multiple myeloma cell growth.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">CD200: a putative therapeutic target in cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2007.06629.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 366 (1), pp.117-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.11.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00160647v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00195258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input of DNA microarrays to identify novel mechanisms in multiple myeloma biology and therapeutic applications.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">MMSET is overexpressed in cancers: Link with tumor aggressiveness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-1758⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 379, pp.840-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.12.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00270566v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00356253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACI expression is associated with a mature bone marrow plasma cell signature and C-MAF overexpression in human myeloma cell lines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Targeting NF-kappaB pathway with an IKK2 inhibitor induces inhibition of multiple myeloma cell growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John De Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Hundemer</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karène Mahtouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 138 (2), pp.160-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2007.06629.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00162002v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00160647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparan sulphate proteoglycans are essential for the myeloma cell growth activity of EGF-family ligands in multiple myeloma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
+                <w:t xml:space="preserve">Input of DNA microarrays to identify novel mechanisms in multiple myeloma biology and therapeutic applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Mahtouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209699⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (24), pp.7289-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-1758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00128880v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00270566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD200 is a new prognostic factor in multiple myeloma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">TACI expression is associated with a mature bone marrow plasma cell signature and C-MAF overexpression in human myeloma cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hundemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (6), pp.803-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130595v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00162002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray-based understanding of normal and malignant plasma cells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Heparan sulphate proteoglycans are essential for the myeloma cell growth activity of EGF-family ligands in multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karène Mahtouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich W. Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0105-2896.2006.00362.x⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (54), pp.7180-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00149827v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00128880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of EGF-family receptors and amphiregulin in multiple myeloma. Amphiregulin is a growth factor for myeloma cells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Microarray-based understanding of normal and malignant plasma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Jourdan</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Tarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208536⟩</w:t>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 210, pp.86-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0105-2896.2006.00362.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130206v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00149827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The level of TACI gene expression in myeloma cells is associated with a signature of microenvironment dependence versus a plasmablastic signature.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">CD200 is a new prognostic factor in multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karene Mahtouk</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hundemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 106 (3), pp.1021-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2004-11-4512⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 108 (13), pp.4194-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2006-06-029355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00129406v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00130595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAFF and APRIL protect myeloma cells from apoptosis induced by interleukin 6 deprivation and dexamethasone.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Expression of EGF-family receptors and amphiregulin in multiple myeloma. Amphiregulin is a growth factor for myeloma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karène Mahtouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2003-06-1984⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (21), pp.3512-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00129502v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00130206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The level of TACI gene expression in myeloma cells is associated with a signature of microenvironment dependence versus a plasmablastic signature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich W. Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Raab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karene Mahtouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106 (3), pp.1021-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2004-11-4512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00129406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAFF and APRIL protect myeloma cells from apoptosis induced by interleukin 6 deprivation and dexamethasone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 103 (8), pp.3148-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2003-06-1984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00129502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Survival and proliferation factors of normal and malignant plasma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karene Mathouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 78 (2), pp.106-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00130900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18147,422 +18415,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract C047: Unraveling proteotoxic and oxidative stress - driven adaptations in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina D. Gianniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Gkogkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Karousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Courraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Targets and Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association for Cancer Research; National Cancer Institute; European Organisation for Research and Treatment of Cancer, Oct 2025, Boston (Massachusetts), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1535-7163.TARG-25-C047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Single-Cell RNA-Seq and Single-Cell ATAC-Seq Analysis of Human Plasma Cell Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Espéli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th Annual Meeting of the American Society of Hematology (ASH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Hematology (ASH), Dec 2023, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2023-181507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collection unique de cellules viables humaines cryopréservées de patients atteints de lymphomes, une initiative pour accélérer l'innovation et son transfert dans le domaine du lymphome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mollaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Nadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Baseggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04827406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18572,2229 +18840,2229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative splicing complexity results in a very diverse repertoire of circular RNAs in multiple myeloma, as revealed by nanopore sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papatsirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Terpos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Scorilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Kontos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey. , FEBS OPEN BIO, 15 (Supplement 2), pp.132 / P-16-006, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2211-5463.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular RNA Profiling Using High-Accuracy Long-Read Nanopore Sequencing of Multiple Myeloma Cell Lines Reveals the Wide Diversity of the Circular Transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papatsirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ntanasis-Stathopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sotiropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Ivy Liacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th American Society of Hematology Annual Meeting and Exposition (ASH 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, San Diego (CA), United States. , Blood, 144 (Supplement 1), pp.3285-3285, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2024-206812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Progressions of Undetermined Significance (EPUS) in the Month Following CAR-T Cells for B-Cell NHL Is Mainly Related to Pseudoprogression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
+                <w:t xml:space="preserve">Epigenetic Modifiers MMSET and EZH2 Physically Interact and Cooperate to Support Multiple Myeloma Pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.3124-3125, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-185520⟩</w:t>
+              <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.1964-1965, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-181018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474613v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Modifiers MMSET and EZH2 Physically Interact and Cooperate to Support Multiple Myeloma Pathophysiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Vincent</w:t>
+                <w:t xml:space="preserve">Targeting iron homeostasis in combination with IMiDs as a therapeutic strategy in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Myeloma Society Annual Meeting (IMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Athène, Greece. , Clinical Lymphoma, Myeloma and Leukemia, 23 (Suppl. 2), pp.S149 / P207, 2023, The Abstract from International Myeloma Society 20th Annual Meeting and Exposition</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479158v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting iron homeostasis in combination with IMiDs as a therapeutic strategy in multiple myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Alibert</w:t>
+                <w:t xml:space="preserve">Translation Inhibition through eIF4A1 Targeting in Multiple Myeloma Is a Promising Therapeutic Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elle Loughran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Myeloma Society Annual Meeting (IMS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASH 2023 - 65th ASH Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.1924-1925, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-184749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485234v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation Inhibition through eIF4A1 Targeting in Multiple Myeloma Is a Promising Therapeutic Strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guillemin</w:t>
+                <w:t xml:space="preserve">Early Progressions of Undetermined Significance (EPUS) in the Month Following CAR-T Cells for B-Cell NHL Is Mainly Related to Pseudoprogression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Al Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASH 2023 - 65th ASH Annual Meeting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
+              <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.1924-1925, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-184749⟩</w:t>
+              <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.3124-3125, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-185520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474729v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting transcription-replication conflicts as a novel therapeutic intervention in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Lutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Myeloma Society Annual Meeting (IMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Athène, Greece. , Clinical Lymphoma, Myeloma and Leukemia, 23 (Suppl. 2), pp.S139 / P188, 2023, The Abstract from International Myeloma Society 20th Annual Meeting and Exposition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid-Mediated Modulation of DNA Damage Signaling As a Prognostic and Therapeutic Strategy Against Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Garcia de Paco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blood, 142 (Suppl. 1), pp.3322-3322, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2023-181039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a New Metabolic Score Correlated with CD38 Cell-Surface Expression and Response to Daratumumab Treatment in Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Chamlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Machura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.1949-1950, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2023-180877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Multi-Omics Analysis of Tumor-Immune Microenvironment in Multiple Myeloma: Novel Insights and Therapeutic Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Machura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.4743-4743, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2023-181767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ironomycin induces mantle cell lymphoma cell death by targeting iron metabolism addiction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Development of a Robust BH3 Profiling Toolkit for Precision Medicine in Hematologic Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ouissem Karmous Gadacha</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th American Society of Hematology Annual Meeting and Exposition (ASH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Suppl. 1), pp.6439-6440, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-164644⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Supplement 1), pp.10727-10728, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-163207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495200v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Robust BH3 Profiling Toolkit for Precision Medicine in Hematologic Malignancies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ironomycin induces mantle cell lymphoma cell death by targeting iron metabolism addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th American Society of Hematology Annual Meeting and Exposition (ASH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Supplement 1), pp.10727-10728, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-163207⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Suppl. 1), pp.6439-6440, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-164644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518486v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting iron homeostasis as a therapeutic strategy in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Cañeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th American Society of Hematology Annual Meeting and Exposition (ASH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Suppl. 1), pp.9980-9981, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2022-163252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EZH2 Targeting Induces CD38 Upregulation and Response to Anti-CD38 Antibodies in Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Chemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Machura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th American Society of Hematology Annual Meeting and Exposition (ASH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Supplement 1), pp.4220-4221, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2022-163261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Characterization of in Vitro Acquired-Resistance to Proteasome Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues De Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Machura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Chemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd American Society of Hematology Annual Meeting and Exposition (ASH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta (GA), United States. , Blood, 138 (Suppl. 1), pp.2651, 2021, Annual Meeting Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2021-148584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting transcription-replication conflicts as a novel therapeutic intervention in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Lutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd American Society of Hematology Annual Meeting and Exposition (ASH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta (GA), United States. , Blood, 138 (Suppl. 1), pp.1582, 2021, Annual Meeting Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2021-151530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20804,623 +21072,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Nuclei Analysis of the Unfolded Protein Response (SNUPR): A Novel Method revealing bortezomib resistance mechanisms in Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Ghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Single-Nuclei Analysis of the Unfolded Protein Response (SNUPR) reveals bortezomib resistance mechanisms in Multiple Myeloma”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Ghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of oncogene-induced senescence by the MRE11 and TREX1 nucleases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diyavarshini Gopaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient loss of Polycomb components induces an epigenetic cancer fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Parreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schuettengruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Erokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Győrffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21430,114 +21698,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE DES MEMBRES DE LA FAMILLE BAFF/APRIL DANS LE MYELOME MULTIPLE : IMPLICATIONS PHYSIOPATHOLOGIQUES ET INTERET THERAPEUTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université Montpellier I, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00130594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId675"/>
+      <w:footerReference w:type="default" r:id="rId685"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21605,51 +21873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A89E0E5"/>
+    <w:nsid w:val="4AB95913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21836,51 +22104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-moreaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5717-3207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075698560" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Coquel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sing-Zong Ho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Chang Tsai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yen Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Muylaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Ann van Hemelrijck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van der Vreken" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Heestermans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Satilmis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03382-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jacquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molinaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Somayaji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abouladze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cherfa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55572-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.101821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea&#8208;lih Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2025.06.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Miglierina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Ordanoska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-025-01369-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-024-00973-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulomb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lacheretz-Szablewski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Berrahouane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae448" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassou Sika" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023237" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Parreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schuettengruber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan C. Rawal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07328-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Constantinides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Multrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Co&#235;non" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Campos-Mora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2388306" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marianini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almeras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22208" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Hummel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hielscher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Emde-Rajaratnam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Salwender" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Beck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.23.00613" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; T&#233;cher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyavarshini Gopaul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heuz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Bouzalmad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49740-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massoni-Badosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Nieto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soler-Vila" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elosua-Bayes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2024.01.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024026013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Shtil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1185252" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Bertsch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1286700" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04444452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manfroi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavarria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Barbon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2023.05.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Boris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montagnon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22153" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bruyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Boussac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Chemlal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1271847" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-023-00497-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanmeng Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wyns" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Vlummens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Veirman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282866" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Varlet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Machura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01983-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Herviou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Papadopoulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.54453" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viziteu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983181" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822853v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manenti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mondoulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0218" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980144v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Laethem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Donaty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Russello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416136" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759821v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paolillo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#226;tel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.279889" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Verheye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Oudaert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Vandewalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705562v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Verhulst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Maes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Menu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.879057" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vikova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11100988" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04444537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabruyn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021004203" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Erokhin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chetverina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gy&#337;rffy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tatarskiy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladic Mogila" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133155" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Pan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Renaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chaligne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bloehdorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Tausch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-20-1334" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous-Gadacha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourzones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-021-01160-z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243758v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009746" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243729v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourdan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Thibaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01234-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153755" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640354v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2021.1955879" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243723v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva de Smedt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003217" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556387v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Lebdy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1162" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03014671v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102874" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02587620v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bruyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.208306" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203259v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072204" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02165596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Serandour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222133" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243763v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Martinez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218047" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243777v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0392-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02870153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous Gadacha" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garcia de Paco" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040439" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05529873v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Emde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Seckinger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-131159" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Maes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik de Raeve" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-019-0249-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-019-0750-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05529967v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasero" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-129954" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boireau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.28374" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047561v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bianco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyne Schmitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08886-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552817v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00861" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019198" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980419v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Beule" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.11.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862214v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0471-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355848v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellanger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/776930" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05510019v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58929" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530335v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-131161" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361669v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Comb&#232;s" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Andrade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Tosi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Michaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2807" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571739v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8071074" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345949v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Szablewski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24901" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864144v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1544" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315111v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boireau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0554-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792246v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0025-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21730" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904689v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.06.003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859413v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreaux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Righini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiringhelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sturm" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0099-y" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533425v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassambara" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jourdan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pantesco" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx327" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garcia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21590" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630891v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viziteu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.54" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529310v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenhals" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2017.1317408" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560458v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperray" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179793" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284314v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grandmougin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Goldschmidt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.20" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299313v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2016.1141673" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299387v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lub" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maes" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Veirman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bruyne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6768" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322505v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klein" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-016-0057-4" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355076v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Sch&#228;fer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8581" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275235v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6198" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153138v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hassen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahota" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seckinger" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3237" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01955536v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceballos" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Plassot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. M&#233;niane" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quittet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.48" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237028v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meissner" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hillengass" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5381" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153157v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Castet-Nicolas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jalaguier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-015-0116-6" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153601v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Smedt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hose" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3207" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143993v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schved" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Constantinou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13206" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157564v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Weinhold" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Meissner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.118786" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006634v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahota" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1740" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906054v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Goldschmidt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12660" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01023921v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/423174" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840265v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25115" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906782v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Leonard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2013.392" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726665v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727008v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Walker" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Protopopov" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.046821" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802686v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Torrent" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042161" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802570v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760269v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-0721" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760262v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.123" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726994v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Mei&#946;ner" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Depeweg" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hillengass" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-03-415588" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681007v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vacheret" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mills" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2012.09069.x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802665v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Caraux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedine Bouhya" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601153v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-9-72" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906774v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-04-279760" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550232v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bataille" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ma&#239;ga" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.033456" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668220v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Mahtouk" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-198" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906769v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2010.09.002" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437705v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenny M. Fuhler" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.257" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367812v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Sprynski" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caillot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Shaughnessy Jr" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-170464" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368414v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-178350" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369505v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-9-83" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00401390v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-10-184226" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397249v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Sprynski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey R. Dillon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0609.2009.01262.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00195258v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.11.103" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356253v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.093" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160647v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2007.06629.x" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270566v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-1758" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162002v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128880v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich W. Cremer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209699" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130595v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-06-029355" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149827v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2006.00362.x" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130206v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208536" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129406v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raab" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Mahtouk" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-11-4512" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129502v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legouffe" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-06-1984" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130900v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Mathouk" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473990v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina D. Gianniou" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Gkogkou" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Karousi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courraud" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.TARG-25-C047" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513440v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Esp&#233;li" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181507" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827406v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mollaret" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gomez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nadel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baseggio" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blasco" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529890v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papatsirou" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Terpos" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scorilas" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontos" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70071" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528579v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ntanasis-Stathopoulos" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sotiropoulou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Ivy Liacos" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-206812" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474613v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserand" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Al Tabaa" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3124/503810/Early-Progressions-of-Undetermined-Significance" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-185520" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479158v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1964/503526/Epigenetic-Modifiers-MMSET-and-EZH2-Physically" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181018" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485234v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474729v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Loughran" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Herault" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1924/499401/Translation-Inhibition-through-eIF4A1-Targeting-in" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-184749" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485282v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05329546v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3322/503604/Lipid-Mediated-Modulation-of-DNA-Damage-Signaling" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181039" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474734v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Steer" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Chamlal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Machura" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1949/503530/Characterization-of-a-New-Metabolic-Score" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-180877" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470292v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/4743/504037/Integrative-Multi-Omics-Analysis-of-Tumor-Immune" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181767" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495200v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-164644" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05518486v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163207" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495235v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163252" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05518542v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163261" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520417v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues De Boussac" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-148584" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520336v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151530" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791295v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Galliot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reynaud" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ghaffar" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348771v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Gigan" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315770v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vernet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04252107v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997556v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julien" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130594v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-moreaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5717-3207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075698560" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deprez-Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bosc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Landry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Coquel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sing-Zong Ho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Chang Tsai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yen Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104718" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Muylaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Ann van Hemelrijck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van der Vreken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Heestermans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Satilmis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03382-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jacquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Romero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molinaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Somayaji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abouladze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107852" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cherfa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55572-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea&#8208;lih Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.101821" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2025.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Miglierina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Ordanoska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-025-01369-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Chemlal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bruyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2532226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulomb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lacheretz-Szablewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Berrahouane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassou Sika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-024-00973-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Constantinides" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Multrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Co&#235;non" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Campos-Mora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2388306" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Parreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schuettengruber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan C. Rawal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07328-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marianini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almeras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22208" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Hummel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hielscher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Emde-Rajaratnam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Salwender" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Beck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.23.00613" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; T&#233;cher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyavarshini Gopaul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heuz&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Bouzalmad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49740-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massoni-Badosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Nieto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soler-Vila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elosua-Bayes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2024.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024026013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Boussac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1271847" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-023-00497-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Shtil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1185252" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Bertsch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1286700" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Boris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montagnon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22153" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04444452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manfroi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavarria" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Barbon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2023.05.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanmeng Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wyns" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Vlummens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Veirman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282866" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Varlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Machura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01983-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Laethem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Donaty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Russello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416136" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mondoulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0218" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822853v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manenti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Herviou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Papadopoulos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.54453" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021632v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viziteu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983181" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759821v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paolillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#226;tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.279889" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Verheye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Oudaert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Vandewalle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Verhulst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Maes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Menu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.879057" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639307v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vikova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11100988" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Erokhin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chetverina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gy&#337;rffy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tatarskiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladic Mogila" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133155" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04444537v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabruyn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021004203" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243758v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009746" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450559v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous-Gadacha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourzones" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-021-01160-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Pan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Renaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chaligne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bloehdorn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Tausch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-20-1334" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourdan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Thibaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01234-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153755" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243723v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva de Smedt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003217" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640354v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2021.1955879" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556387v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Lebdy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1162" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03014671v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102874" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02587620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bruyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.208306" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203259v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072204" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02165596v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Serandour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222133" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243763v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Martinez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218047" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05529873v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Emde" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Seckinger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-131159" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0392-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02870153v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous Gadacha" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garcia de Paco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040439" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552817v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00861" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243769v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-019-0750-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Maes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik de Raeve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-019-0249-x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05529967v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-129954" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047561v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bianco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyne Schmitz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08886-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883457v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boireau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.28374" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980419v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Beule" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.11.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0471-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355848v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellanger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/776930" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243767v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019198" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05510019v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58929" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530335v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-131161" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361669v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Comb&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Andrade" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Tosi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Michaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2807" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571739v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8071074" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792246v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0025-x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345949v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Szablewski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24901" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864144v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1544" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315111v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boireau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0554-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048196v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21730" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.06.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreaux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Righini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiringhelli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sturm" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0099-y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533425v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassambara" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jourdan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruyer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pantesco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx327" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garcia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21590" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630891v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viziteu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.54" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529310v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenhals" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2017.1317408" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560458v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperray" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179793" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284314v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grandmougin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Goldschmidt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.20" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322505v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klein" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-016-0057-4" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299313v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2016.1141673" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299387v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lub" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Veirman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bruyne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6768" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355076v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Sch&#228;fer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8581" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275235v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6198" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153138v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hassen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahota" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seckinger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3237" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01955536v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceballos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Plassot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. M&#233;niane" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quittet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.48" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meissner" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hillengass" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5381" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153157v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Castet-Nicolas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jalaguier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-015-0116-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153601v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Smedt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hose" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3207" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143993v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schved" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Constantinou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13206" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157564v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Weinhold" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Meissner" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.118786" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006634v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahota" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1740" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906054v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Goldschmidt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12660" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01023921v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/423174" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840265v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25115" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906782v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Leonard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2013.392" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802686v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Torrent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042161" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726665v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727008v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Walker" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Protopopov" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.046821" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802570v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760262v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.123" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760269v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-0721" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726994v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Mei&#946;ner" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Depeweg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hillengass" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-03-415588" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802665v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Caraux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedine Bouhya" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681007v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vacheret" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mills" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2012.09069.x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601153v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-9-72" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906774v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moine" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-04-279760" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550232v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bataille" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ma&#239;ga" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.033456" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668220v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Mahtouk" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-198" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906769v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2010.09.002" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437705v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenny M. Fuhler" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.257" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367812v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Sprynski" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caillot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Shaughnessy Jr" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-170464" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368414v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-178350" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369505v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-9-83" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00401390v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-10-184226" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397249v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Sprynski" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey R. Dillon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0609.2009.01262.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00195258v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.11.103" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356253v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.093" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160647v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2007.06629.x" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270566v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-1758" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162002v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128880v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich W. Cremer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209699" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149827v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2006.00362.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130595v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdan" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-06-029355" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130206v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208536" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129406v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raab" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Mahtouk" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-11-4512" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129502v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legouffe" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-06-1984" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130900v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Mathouk" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473990v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina D. Gianniou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Gkogkou" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Karousi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courraud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.TARG-25-C047" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513440v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Esp&#233;li" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181507" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827406v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mollaret" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gomez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nadel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baseggio" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blasco" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529890v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papatsirou" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Terpos" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scorilas" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontos" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70071" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528579v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ntanasis-Stathopoulos" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sotiropoulou" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Ivy Liacos" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-206812" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479158v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1964/503526/Epigenetic-Modifiers-MMSET-and-EZH2-Physically" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181018" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485234v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474729v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Loughran" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Herault" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1924/499401/Translation-Inhibition-through-eIF4A1-Targeting-in" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-184749" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474613v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserand" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Al Tabaa" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3124/503810/Early-Progressions-of-Undetermined-Significance" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-185520" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485282v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05329546v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3322/503604/Lipid-Mediated-Modulation-of-DNA-Damage-Signaling" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181039" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474734v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Steer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Chamlal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Machura" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1949/503530/Characterization-of-a-New-Metabolic-Score" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-180877" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470292v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/4743/504037/Integrative-Multi-Omics-Analysis-of-Tumor-Immune" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181767" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05518486v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163207" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495200v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-164644" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495235v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163252" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05518542v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163261" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520417v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues De Boussac" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-148584" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520336v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151530" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791295v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Galliot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reynaud" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ghaffar" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348771v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Gigan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315770v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vernet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04252107v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997556v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julien" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130594v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>