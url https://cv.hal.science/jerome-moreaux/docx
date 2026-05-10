--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -330,429 +330,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t>
+                <w:t xml:space="preserve">Synergistic effect of inhibiting CHK2 and DNA replication on cancer cell growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+                <w:t xml:space="preserve">Flavie Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ovejero</w:t>
+                <w:t xml:space="preserve">Sing-Zong Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillemin</w:t>
+                <w:t xml:space="preserve">Keng-Chang Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miss Leriem Zellagui</w:t>
+                <w:t xml:space="preserve">Chun-Yen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke de Bruyne</w:t>
+                <w:t xml:space="preserve">Antoine Aze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Neoplasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.RP104718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.104718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343640v1</w:t>
+                <w:t xml:space="preserve">hal-05378520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of inhibiting CHK2 and DNA replication on cancer cell growth</w:t>
+                <w:t xml:space="preserve">The de novo DNA methyltransferase 3B is a novel epigenetic regulator of MYC in multiple myeloma, representing a promising therapeutic target to counter relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Coquel</w:t>
+                <w:t xml:space="preserve">Catharina Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sing-Zong Ho</w:t>
+                <w:t xml:space="preserve">Lien Ann van Hemelrijck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keng-Chang Tsai</w:t>
+                <w:t xml:space="preserve">Arne van der Vreken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Yen Yang</w:t>
+                <w:t xml:space="preserve">Robbe Heestermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Aze</w:t>
+                <w:t xml:space="preserve">Hatice Satilmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.RP104718. </w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.104718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13046-025-03382-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378520v1</w:t>
+                <w:t xml:space="preserve">hal-05523791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The de novo DNA methyltransferase 3B is a novel epigenetic regulator of MYC in multiple myeloma, representing a promising therapeutic target to counter relapse</w:t>
+                <w:t xml:space="preserve">Targeting transcription-replication conflicts using G-quadruplexes stabilizers in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharina Muylaert</w:t>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien Ann van Hemelrijck</w:t>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne van der Vreken</w:t>
+                <w:t xml:space="preserve">Antoine Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbe Heestermans</w:t>
+                <w:t xml:space="preserve">Miss Leriem Zellagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatice Satilmis</w:t>
+                <w:t xml:space="preserve">Elke de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (1), pp.125. </w:t>
+              <w:t xml:space="preserve">Blood Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.100072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-025-03382-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bneo.2025.100072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523791v1</w:t>
+                <w:t xml:space="preserve">hal-05343640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a robust BH3 drug toolkit for precision medicine in hematologic malignancies</w:t>
               </w:r>
@@ -1006,51 +1006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Lethal Combinations of DNA Repair Inhibitors and Genotoxic Agents to Target High‐Risk Diffuse Large B Cell Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1140,51 +1140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ironomycin induces mantle cell lymphoma cell death by targeting iron metabolism addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,1078 +1804,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative single-cell chromatin and transcriptome analysis of human plasma cell differentiation</w:t>
+                <w:t xml:space="preserve">BHLHE41, a transcriptional repressor involved in physiological processes and tumor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Ovejero</w:t>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dassou Sika</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023023237⟩</w:t>
+              <w:t xml:space="preserve">Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.43-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13402-024-00973-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701434v1</w:t>
+                <w:t xml:space="preserve">hal-04704590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BHLHE41, a transcriptional repressor involved in physiological processes and tumor development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Integrative single-cell chromatin and transcriptome analysis of human plasma cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fest</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dassou Sika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48, pp.43-66. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (5), pp.496-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13402-024-00973-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023023237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704590v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCGR3A F158V alleles frequency differs in multiple myeloma patients from healthy population</w:t>
+                <w:t xml:space="preserve">Transient loss of Polycomb components induces an epigenetic cancer fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Constantinides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robert</w:t>
+                <w:t xml:space="preserve">Victoria Parreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Multrier</w:t>
+                <w:t xml:space="preserve">Vincent Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Coënon</w:t>
+                <w:t xml:space="preserve">Bernd Schuettengruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
+                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetan C. Rawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2024.2388306⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629 (8012), pp.688-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07328-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704594v1</w:t>
+                <w:t xml:space="preserve">hal-04581411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient loss of Polycomb components induces an epigenetic cancer fate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FCGR3A F158V alleles frequency differs in multiple myeloma patients from healthy population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Loubiere</w:t>
+                <w:t xml:space="preserve">Michaël Constantinides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Schuettengruber</w:t>
+                <w:t xml:space="preserve">Caroline Multrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+                <w:t xml:space="preserve">Loïs Coënon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chetan C. Rawal</w:t>
+                <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 629 (8012), pp.688-696. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2388306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07328-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2024.2388306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581411v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD38 , CD39 , and BCL2 differentiate disseminated forms of high‐grade B‐cell lymphomas in biological fluids from Burkitt lymphoma and diffuse large B‐cell lymphoma</w:t>
+                <w:t xml:space="preserve">Single-hit genome editing optimized for maturation in B cells redirects their specificity toward tumor antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Marianini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lacheretz-Szablewski</w:t>
+                <w:t xml:space="preserve">Natsuko Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deleurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Almeras</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Dreano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 144 (5), pp.496-509. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.22208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74005-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704587v1</w:t>
+                <w:t xml:space="preserve">hal-04723581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-hit genome editing optimized for maturation in B cells redirects their specificity toward tumor antigens</w:t>
+                <w:t xml:space="preserve">CD38 , CD39 , and BCL2 differentiate disseminated forms of high‐grade B‐cell lymphomas in biological fluids from Burkitt lymphoma and diffuse large B‐cell lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsuko Ueda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deleurme</w:t>
+                <w:t xml:space="preserve">Pauline Marianini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lacheretz-Szablewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dreano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.22432. </w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (5), pp.496-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74005-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.22208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723581v1</w:t>
+                <w:t xml:space="preserve">hal-04704587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Integrative Survival Prediction in Multiple Myeloma Patients Treated With Bortezomib-Based Induction, High-Dose Therapy and Autologous Stem Cell Transplantation</w:t>
+                <w:t xml:space="preserve">MRE11 and TREX1 control senescence by coordinating replication stress and interferon signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Hummel</w:t>
+                <w:t xml:space="preserve">Hervé Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hielscher</w:t>
+                <w:t xml:space="preserve">Diyavarshini Gopaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Emde-Rajaratnam</w:t>
+                <w:t xml:space="preserve">Jonathan Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Salwender</w:t>
+                <w:t xml:space="preserve">Nail Bouzalmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Beck</w:t>
+                <w:t xml:space="preserve">Baptiste Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e2300613. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/PO.23.00613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49740-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704595v1</w:t>
+                <w:t xml:space="preserve">hal-04748159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRE11 and TREX1 control senescence by coordinating replication stress and interferon signaling</w:t>
+                <w:t xml:space="preserve">Quantitative Integrative Survival Prediction in Multiple Myeloma Patients Treated With Bortezomib-Based Induction, High-Dose Therapy and Autologous Stem Cell Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Técher</w:t>
+                <w:t xml:space="preserve">Manuela Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diyavarshini Gopaul</w:t>
+                <w:t xml:space="preserve">Thomas Hielscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Heuzé</w:t>
+                <w:t xml:space="preserve">Martina Emde-Rajaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nail Bouzalmad</w:t>
+                <w:t xml:space="preserve">Hans Salwender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Leray</w:t>
+                <w:t xml:space="preserve">Susanne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.5423. </w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e2300613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49740-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/PO.23.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748159v1</w:t>
+                <w:t xml:space="preserve">hal-04704595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atlas of cells in the human tonsil</w:t>
               </w:r>
@@ -3067,771 +3067,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined inhibition of Wee1 and Chk1 as a therapeutic strategy in multiple myeloma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+                <w:t xml:space="preserve">Editorial: Transcriptional control in normal and malignant B-lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Boussac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander A. Shtil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1271847⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1185252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1185252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704603v1</w:t>
+                <w:t xml:space="preserve">hal-04705020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Var∣Decrypt: a novel and user-friendly tool to explore and prioritize variants in whole-exome sequencing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA-sequencing based first choice of treatment and determination of risk in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Emde-Rajaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Salwender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Salma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uta Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-023-00497-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1286700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1286700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705018v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Transcriptional control in normal and malignant B-lymphocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+                <w:t xml:space="preserve">Immunophenotypic portrait of leukemia‐associated‐phenotype markers in B acute lymphoblastic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Boris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A. Shtil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Montagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1185252⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (1), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.22153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705020v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-sequencing based first choice of treatment and determination of risk in multiple myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Uta Bertsch</w:t>
+                <w:t xml:space="preserve">3-O sulfation of syndecan-1 mediated by the sulfotransferase HS3ST3a1 enhances myeloma aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Manfroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.V. Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1286700⟩</w:t>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.60-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2023.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704606v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunophenotypic portrait of leukemia‐associated‐phenotype markers in B acute lymphoblastic leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Almeras</w:t>
+                <w:t xml:space="preserve">Combined inhibition of Wee1 and Chk1 as a therapeutic strategy in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Chemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1271847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1271847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.22153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04704605v1</w:t>
+                <w:t xml:space="preserve">hal-04704603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-O sulfation of syndecan-1 mediated by the sulfotransferase HS3ST3a1 enhances myeloma aggressiveness</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Var∣Decrypt: a novel and user-friendly tool to explore and prioritize variants in whole-exome sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chavarria</w:t>
+                <w:t xml:space="preserve">Mohammad Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.V. Barbon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Soler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, pp.60-75. </w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2023.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13072-023-00497-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444452v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme thrombocytosis with an aggressive evolution harboring a novel variant of calreticulin (CALR) in exon 3</w:t>
               </w:r>
@@ -3964,51 +3964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-adenosylmethionine biosynthesis is a targetable metabolic vulnerability in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanmeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Wyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Machura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4213,835 +4213,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAIR1, an ITIM-Containing Receptor Involved in Immune Disorders and in Hematological Neoplasms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive characterization of the epigenetic landscape in Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François van Laethem</w:t>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Donaty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Russello</w:t>
+                <w:t xml:space="preserve">Giorgio Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232416136⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.1715-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.54453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980144v1</w:t>
+                <w:t xml:space="preserve">hal-03810219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Cellular Iron Homeostasis with Ironomycin in Diffuse Large B-cell Lymphoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+                <w:t xml:space="preserve">miRNA profile at diagnosis predicts treatment outcome in patients with B-chronic lymphocytic leukemia: A FILO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+                <w:t xml:space="preserve">Rémi Letestu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mondoulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-21-0218⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.983771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053839v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIM2 kinase has a pivotal role in plasmablast generation and plasma cell survival, opening up novel treatment options in myeloma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gersende Caron</w:t>
+                <w:t xml:space="preserve">The BLM helicase is a new therapeutic target in multiple myeloma involved in replication stress survival and drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Viziteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021014011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.983181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04822853v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of the epigenetic landscape in Multiple Myeloma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">PIM2 kinase has a pivotal role in plasmablast generation and plasma cell survival, opening up novel treatment options in myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Manenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.54453⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (15), pp.2316-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021014011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810219v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA profile at diagnosis predicts treatment outcome in patients with B-chronic lymphocytic leukemia: A FILO study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAIR1, an ITIM-Containing Receptor Involved in Immune Disorders and in Hematological Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François van Laethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+                <w:t xml:space="preserve">Lucie Donaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
+                <w:t xml:space="preserve">Emmanuelle Tchernonog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lacheretz-Szablewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Letestu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+                <w:t xml:space="preserve">Jennifer Russello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983771⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.16136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232416136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946290v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BLM helicase is a new therapeutic target in multiple myeloma involved in replication stress survival and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Ovejero</w:t>
+                <w:t xml:space="preserve">Targeting Cellular Iron Homeostasis with Ironomycin in Diffuse Large B-cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mondoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Viziteu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.983181. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (6), pp.998-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-21-0218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04021632v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NADPH oxidase NOX2 is a marker of adverse prognosis involved in chemoresistance of acute myeloid leukemias</w:t>
               </w:r>
@@ -5161,51 +5161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the β 2 ‐adrenergic receptor increases chemosensitivity in multiple myeloma by induction of apoptosis and modulating cancer cell metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Satilmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Verheye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,51 +5429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-Sequencing-Based Transcriptomic Score with Prognostic and Theranostic Values in Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Vikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,51 +5723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manfroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tabruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,429 +5825,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of pre-plasmablastic cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gourzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020009746⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-021-01160-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243758v1</w:t>
+                <w:t xml:space="preserve">hal-03450559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Gourzones</w:t>
+                <w:t xml:space="preserve">Discovery of candidate DNA methylation cancer driver genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Chaligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Bloehdorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-021-01160-z⟩</w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.candisc.1334.2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-20-1334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450559v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of candidate DNA methylation cancer driver genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of pre-plasmablastic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.candisc.1334.2020. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (9), pp.1134-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-20-1334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020009746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243749v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA Sequencing Data-driven Dissection of Human Plasma Cell Differentiation Reveals New Potential Transcription Regulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6311,64 +6311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription/Replication Conflicts in Tumorigenesis and Their Potential Role as Novel Therapeutic Targets in Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Lutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6445,90 +6445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunotherapy perspectives in the new era of B-cell editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuko Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannic Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6605,51 +6605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6713,77 +6713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiogenic factors could help us to define patients obtaining complete response with undetectable minimal residual disease in untreated CLL patients treated by FCR: results from the CLL2010FMP, a FILO study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6841,723 +6841,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydropyrimidinase protects from DNA replication stress caused by cytotoxic metabolites</w:t>
+                <w:t xml:space="preserve">Characterization of immortalized human islet stromal cells reveals a MSC-like profile with pancreatic features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Basbous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Aze</w:t>
+                <w:t xml:space="preserve">Orianne Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaloin</w:t>
+                <w:t xml:space="preserve">Mathieu Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Lebdy</w:t>
+                <w:t xml:space="preserve">Guilhem Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Hodroj</w:t>
+                <w:t xml:space="preserve">Claire Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (4), pp.1886-1904. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-020-01649-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556387v1</w:t>
+                <w:t xml:space="preserve">hal-02961501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of immortalized human islet stromal cells reveals a MSC-like profile with pancreatic features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA Repair Expression Profiling to Identify High-Risk Cytogenetically Normal Acute Myeloid Leukemia and Define New Therapeutic Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gabellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Villard</w:t>
+                <w:t xml:space="preserve">Guillaume Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Armanet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-020-01649-z⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12102874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961501v1</w:t>
+                <w:t xml:space="preserve">hal-03014671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Repair Expression Profiling to Identify High-Risk Cytogenetically Normal Acute Myeloid Leukemia and Define New Therapeutic Targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bret</w:t>
+                <w:t xml:space="preserve">Dihydropyrimidinase protects from DNA replication stress caused by cytotoxic metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bossis</w:t>
+                <w:t xml:space="preserve">Rana Lebdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cartron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dana Hodroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.2874. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (4), pp.1886-1904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12102874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014671v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling to target new therapeutic avenues in multiple myeloma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Retrospective Comparison of DLI and gDLI for Post-Transplant Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Bruyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anke Maes</w:t>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Robert</w:t>
+                <w:t xml:space="preserve">Jérémy Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.208306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9072204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587620v1</w:t>
+                <w:t xml:space="preserve">hal-03203259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retrospective Comparison of DLI and gDLI for Post-Transplant Treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+                <w:t xml:space="preserve">Kinome expression profiling to target new therapeutic avenues in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Delage</w:t>
+                <w:t xml:space="preserve">Angelique Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vincent</w:t>
+                <w:t xml:space="preserve">Nicolas N. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (7), pp.2204. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (3), pp.784-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9072204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.208306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203259v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hydroxymethylome of multiple myeloma identifies FAM72D as a 1q21 marker linked to proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pignarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7660,51 +7660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Polycomb Complexes in Normal and Malignant Plasma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,1761 +7771,1761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Sequencing Based Assessment of Targets, Risk and Long Term Survival for Personalized Treatment of Multiple Myeloma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Benes</w:t>
+                <w:t xml:space="preserve">EZH2 is overexpressed in transitional preplasmablasts and is involved in human plasma cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2019-131159⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.2047-2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-019-0392-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529873v1</w:t>
+                <w:t xml:space="preserve">hal-03243777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZH2 is overexpressed in transitional preplasmablasts and is involved in human plasma cell differentiation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antioxidant Defenses Confer Resistance to High Dose Melphalan in Multiple Myeloma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gourzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous Gadacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Garcia de Paco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-019-0392-1⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11040439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243777v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Defenses Confer Resistance to High Dose Melphalan in Multiple Myeloma Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA-Sequencing Based Assessment of Targets, Risk and Long Term Survival for Personalized Treatment of Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouissem Karmous Gadacha</w:t>
+                <w:t xml:space="preserve">Martina Emde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Garcia de Paco</w:t>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), pp.439. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (Supplement_1), pp.1801-1801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11040439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2019-131159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870153v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment May Be Harmful: Mechanisms/Prediction/Prevention of Drug-Induced DNA Damage and Repair in Multiple Myeloma</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospective target assessment and multimodal prediction of survival for personalized and risk-adapted treatment strategies in multiple myeloma in the GMMG-MM5 multicenter trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Salwender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Emde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13045-019-0750-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552817v1</w:t>
+                <w:t xml:space="preserve">hal-03243769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective target assessment and multimodal prediction of survival for personalized and risk-adapted treatment strategies in multiple myeloma in the GMMG-MM5 multicenter trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Uta Bertsch</w:t>
+                <w:t xml:space="preserve">Maternal embryonic leucine zipper kinase is a novel target for diffuse large B cell lymphoma and mantle cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Vlummens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik de Raeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13045-019-0750-5⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-019-0249-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243769v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal embryonic leucine zipper kinase is a novel target for diffuse large B cell lymphoma and mantle cell lymphoma</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ironomycin Induces Diffuse Large B-Cell Lymphoma Cell Death By Targeting Iron Metabolism Addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yea-Lih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-019-0249-x⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (Supplement_1), pp.3960-3960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2019-129954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542010v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ironomycin Induces Diffuse Large B-Cell Lymphoma Cell Death By Targeting Iron Metabolism Addiction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Overexpression of Claspin and Timeless protects cancer cells from replication stress in a checkpoint-independent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bergoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pasero</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyne Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2019-129954⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08886-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529967v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Claspin and Timeless protects cancer cells from replication stress in a checkpoint-independent manner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyne Schmitz</w:t>
+                <w:t xml:space="preserve">Comprehensive characterization of the mutational landscape in multiple myeloma cell lines reveals potential drivers and pathways associated with tumor progression and drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Vikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08886-8⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.540-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.28374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047561v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of the mutational landscape in multiple myeloma cell lines reveals potential drivers and pathways associated with tumor progression and drug resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment May Be Harmful: Mechanisms/Prediction/Prevention of Drug-Induced DNA Damage and Repair in Multiple Myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gourzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.540-553. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.28374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883457v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myeloid-derived suppressor cells induce multiple myeloma cell survival by activating the AMPK pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticorps anti-CD38 dans le myélome multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (12), pp.1001-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980419v1</w:t>
+                <w:t xml:space="preserve">hal-03243767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anaphase-Promoting Complex/Cyclosome: A New Promising Target in Diffuse Large B-cell Lymphoma and Mantle Cell Lymphoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Myeloid-derived suppressor cells induce multiple myeloma cell survival by activating the AMPK pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim de Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hendrik de Raeve</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan de Beule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva de Smedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Vlummens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 120 (12), pp.1137--1146. </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 442, pp.233-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41416-019-0471-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862214v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Bellanger</w:t>
+                <w:t xml:space="preserve">The Anaphase-Promoting Complex/Cyclosome: A New Promising Target in Diffuse Large B-cell Lymphoma and Mantle Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik de Raeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Vlummens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/776930⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (12), pp.1137--1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-019-0471-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355848v1</w:t>
+                <w:t xml:space="preserve">hal-02862214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorps anti-CD38 dans le myélome multiple</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gourzones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (12), pp.1001-1004. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/776930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243767v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Differentiation Model of Human Normal Memory B Cells to Long-lived Plasma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viziteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9559,103 +9559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Malingant Plasma Cell Biology Related Survival in AL-Amyloidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Emde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134 (Supplement_1), pp.3078-3078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9741,51 +9741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Alexandre Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79 (11), pp.2933-2946. </w:t>
@@ -9849,77 +9849,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (7), pp.1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9947,563 +9947,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNMTi/HDACi combined epigenetic targeted treatment induces reprogramming of myeloma cells in the direction of normal plasma cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Herviou</w:t>
+                <w:t xml:space="preserve">An epigenetic regulator-related score (EpiScore) predicts survival in patients with diffuse large B cell lymphoma and identifies patients who may benefit from epigenetic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Szablewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anja Seckinger</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-018-0025-x⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (27), pp.19079--19099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792246v1</w:t>
+                <w:t xml:space="preserve">hal-02345949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epigenetic regulator-related score (EpiScore) predicts survival in patients with diffuse large B cell lymphoma and identifies patients who may benefit from epigenetic therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bret</w:t>
+                <w:t xml:space="preserve">Loss of RASSF4 Expression in Multiple Myeloma Promotes RAS-Driven Malignant Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Lui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.24901⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (5), pp.1155 - 1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345949v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of RASSF4 Expression in Multiple Myeloma Promotes RAS-Driven Malignant Progression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hui Lui</w:t>
+                <w:t xml:space="preserve">PRC2 targeting is a therapeutic strategy for EZ score defined high-risk multiple myeloma patients and overcome resistance to IMiDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-1544⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-018-0554-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864144v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRC2 targeting is a therapeutic strategy for EZ score defined high-risk multiple myeloma patients and overcome resistance to IMiDs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">DNMTi/HDACi combined epigenetic targeted treatment induces reprogramming of myeloma cells in the direction of normal plasma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Bruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.121. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (8), pp.1062 - 1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-018-0554-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41416-018-0025-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315111v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BrdU incorporation in multiparameter flow cytometry: A new cell cycle assessment approach in multiple myeloma</w:t>
               </w:r>
@@ -10515,77 +10515,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -10623,77 +10623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[EZH2 is therapeutic target for personalized treatment in multiple myeloma].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105 (9), pp.804 - 819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10861,51 +10861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor-associated neutrophils correlate with poor prognosis in diffuse large B-cell lymphoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Manfroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11129,51 +11129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated and simplified identification of normal and abnormal plasma cells in Multiple Myeloma by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11289,64 +11289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Viziteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11665,103 +11665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetomin, targeting HIF-1α/p300 complex, exhibits antitumour activity in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Viziteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grandmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmut Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 114 (5), pp.519-523. </w:t>
@@ -11793,408 +11793,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECQ helicases are deregulated in hematological malignancies in association with a prognostic value</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying high-risk adult AML patients: epigenetic and genetic risk factors and their implications for therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+                <w:t xml:space="preserve">C Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Viziteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarker Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40364-016-0057-4⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.351-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/17474086.2016.1141673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01322505v1</w:t>
+                <w:t xml:space="preserve">hal-01299313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying high-risk adult AML patients: epigenetic and genetic risk factors and their implications for therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibiting the anaphase promoting complex/cyclosome induces a metaphase arrest and cell death in multiple myeloma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Moreaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Lub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K de Veirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/17474086.2016.1141673⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.4061-4076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.6768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299313v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting the anaphase promoting complex/cyclosome induces a metaphase arrest and cell death in multiple myeloma cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K de Veirman</w:t>
+                <w:t xml:space="preserve">RECQ helicases are deregulated in hematological malignancies in association with a prognostic value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Viziteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E de Bruyne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (4), pp.4061-4076. </w:t>
+              <w:t xml:space="preserve">Biomarker Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.6768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40364-016-0057-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299387v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01322505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of lenalidomide during plasma cell differentiation</w:t>
               </w:r>
@@ -12314,103 +12314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EZH2 in normal hematopoiesis and hematological malignancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3), pp.2284-2296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12738,51 +12738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12980,51 +12980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo treatment with epigenetic modulating agents induces transcriptional alterations associated with prognosis and immunomodulation in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13114,77 +13114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA repair in diffuse large B-cell lymphoma: a molecular portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Schved</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13287,51 +13287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13395,90 +13395,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA repair pathway score predicts survival in human multiple myeloma: the potential for therapeutic strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sahota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (9), pp.2487-2498. </w:t>
@@ -13516,103 +13516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation score is predictive of myeloma cell sensitivity to 5-azacitidine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 164 (4), pp.613-6. </w:t>
@@ -13663,77 +13663,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a 20-gene expression-based risk score as a predictor of clinical outcome in chronic lymphocytic leukemia patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.423174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13767,77 +13767,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide excision DNA repair pathway as a therapeutic target in patients with high-risk diffuse large B cell lymphoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (12), pp.1811-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13897,64 +13897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14005,90 +14005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression-based prediction of myeloma cell sensitivity to histone deacetylase inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14133,459 +14133,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00906782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pluripotent and adult stem cell genes unrelated to cell cycle and associated with poor prognosis in multiple myeloma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Development of gene expression-based risk score in cytogenetically normal acute myeloid leukemia patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (8), pp.824-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00802686v1</w:t>
+                <w:t xml:space="preserve">inserm-00726665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of gene expression-based risk score in cytogenetically normal acute myeloid leukemia patients.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Genes with a spike expression are clustered in chromosome (sub)bands and spike (sub)bands have a powerful prognostic value in patients with multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian A. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Protopopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (4), pp.622-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2011.046821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00726665v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00727008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes with a spike expression are clustered in chromosome (sub)bands and spike (sub)bands have a powerful prognostic value in patients with multiple myeloma.</w:t>
+                <w:t xml:space="preserve">Identification of pluripotent and adult stem cell genes unrelated to cell cycle and associated with poor prognosis in multiple myeloma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian A. Walker</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Protopopov</w:t>
+                <w:t xml:space="preserve">Jennifer Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97 (4), pp.622-30. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e42161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2011.046821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00727008v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00802686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression-based risk score in diffuse large B-cell lymphoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (12), pp.1700-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14610,90 +14610,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STEAP1 is overexpressed in cancers: A promising therapeutic target.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14727,90 +14727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of gene expression-based score to predict sensitivity of multiple myeloma cells to DNA methylation inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14855,502 +14855,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00760269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and prognostic role of annexin A2 in multiple myeloma.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual malignant and normal plasma cells shortly after high dose melphalan and stem cell transplantation. Highlight of a putative therapeutic window in Multiple Myeloma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Meiβner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Anouk Caraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salahedine Bouhya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jens Hillengass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (11), pp.1335-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00726994v1</w:t>
+                <w:t xml:space="preserve">inserm-00802665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual malignant and normal plasma cells shortly after high dose melphalan and stem cell transplantation. Highlight of a putative therapeutic window in Multiple Myeloma?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New prognostic markers, determined using gene expression analyses, reveal two distinct subtypes of chronic myelomonocytic leukaemia patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Caraux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Vincent</w:t>
+                <w:t xml:space="preserve">Ken Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salahedine Bouhya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+                <w:t xml:space="preserve">Florence Rufflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (3), pp.347-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2012.09069.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00802665v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00681007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prognostic markers, determined using gene expression analyses, reveal two distinct subtypes of chronic myelomonocytic leukaemia patients.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Clinical and prognostic role of annexin A2 in multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Meiβner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Mills</w:t>
+                <w:t xml:space="preserve">Daniela Depeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rufflé</w:t>
+                <w:t xml:space="preserve">Jens Hillengass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 157 (3), pp.347-56. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (5), pp.1087-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2012.09069.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2012-03-415588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00681007v1</w:t>
+                <w:t xml:space="preserve">inserm-00726994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SULFs in human neoplasia: implication as progression and prognosis factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Schved</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (1), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15384,64 +15384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteoclast-gene expression profiling reveals osteoclast-derived CCR2 chemokines promoting myeloma cell migration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15518,64 +15518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-risk signature for patients with multiple myeloma established from the molecular classification of human myeloma cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15665,64 +15665,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth factors in multiple myeloma: a comprehensive analysis of their expression in tumor cells and bone marrow environment using Affymetrix microarrays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Mahtouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15786,64 +15786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYEOV is a prognostic factor in multiple myeloma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15914,844 +15914,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00906769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone morphogenic protein 6: a member of a novel class of prognostic factors expressed by normal and malignant plasma cells inhibiting proliferation and angiogenesis.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of IGF-1 as a major growth factor for myeloma cell lines and the prognostic relevance of the expression of its receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenny M. Fuhler</w:t>
+                <w:t xml:space="preserve">Anne Catherine Sprynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Shaughnessy Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2009.257⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (19), pp.4614-4626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-170464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00437705v1</w:t>
+                <w:t xml:space="preserve">inserm-00367812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of IGF-1 as a major growth factor for myeloma cell lines and the prognostic relevance of the expression of its receptor.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rème</w:t>
+                <w:t xml:space="preserve">Bone morphogenic protein 6: a member of a novel class of prognostic factors expressed by normal and malignant plasma cells inhibiting proliferation and angiogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D. Shaughnessy Jr</w:t>
+                <w:t xml:space="preserve">Gwenny M. Fuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (19), pp.4614-4626. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (44), pp.3866-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-170464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/onc.2009.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00367812v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00437705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic stem cell markers expression in cancers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Aurora-kinases for tailored risk adapted treatment of multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.02.156⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (18), pp.4331-4340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-178350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00367054v1</w:t>
+                <w:t xml:space="preserve">inserm-00368414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Aurora-kinases for tailored risk adapted treatment of multiple myeloma.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">APRIL is overexpressed in cancer: link with tumor progression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (18), pp.4331-4340. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-178350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-9-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00368414v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00369505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APRIL is overexpressed in cancer: link with tumor progression.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Induction of angiogenesis by normal and malignant plasma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Seckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-9-83⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-10-184226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00369505v1</w:t>
+                <w:t xml:space="preserve">inserm-00401390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of angiogenesis by normal and malignant plasma cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Embryonic stem cell markers expression in cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John De Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114, pp.128-143. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 383, pp.157-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-10-184226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.02.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00401390v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00367054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APRIL and TACI interact with syndecan-1 on the surface of multiple myeloma cells to form an essential survival loop.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Sprynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16841,103 +16841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD200: a putative therapeutic target in cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Veyrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 366 (1), pp.117-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16984,64 +16984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MMSET is overexpressed in cancers: Link with tumor aggressiveness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alboukadel Kassambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 379, pp.840-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17088,77 +17088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting NF-kappaB pathway with an IKK2 inhibitor induces inhibition of multiple myeloma cell growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John De Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Mahtouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17222,77 +17222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input of DNA microarrays to identify novel mechanisms in multiple myeloma biology and therapeutic applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Mahtouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17343,64 +17343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACI expression is associated with a mature bone marrow plasma cell signature and C-MAF overexpression in human myeloma cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17602,103 +17602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarray-based understanding of normal and malignant plasma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 210, pp.86-104. </w:t>
@@ -17736,64 +17736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD200 is a new prognostic factor in multiple myeloma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17883,77 +17883,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of EGF-family receptors and amphiregulin in multiple myeloma. Amphiregulin is a growth factor for myeloma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Mahtouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18004,51 +18004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The level of TACI gene expression in myeloma cells is associated with a signature of microenvironment dependence versus a plasmablastic signature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich W. Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18138,90 +18138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAFF and APRIL protect myeloma cells from apoptosis induced by interleukin 6 deprivation and dexamethasone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18272,51 +18272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and proliferation factors of normal and malignant plasma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18324,51 +18324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karene Mathouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 78 (2), pp.106-13</w:t>
@@ -18481,51 +18481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Karousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Courraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Molecular Targets and Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association for Cancer Research; National Cancer Institute; European Organisation for Research and Treatment of Cancer, Oct 2025, Boston (Massachusetts), United States. </w:t>
@@ -18563,90 +18563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Single-Cell RNA-Seq and Single-Cell ATAC-Seq Analysis of Human Plasma Cell Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Espéli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18880,51 +18880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papatsirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Terpos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Scorilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19112,649 +19112,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Modifiers MMSET and EZH2 Physically Interact and Cooperate to Support Multiple Myeloma Pathophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Varlet</w:t>
+                <w:t xml:space="preserve">Early Progressions of Undetermined Significance (EPUS) in the Month Following CAR-T Cells for B-Cell NHL Is Mainly Related to Pseudoprogression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Vincent</w:t>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Al Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.1964-1965, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-181018⟩</w:t>
+              <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.3124-3125, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-185520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479158v1</w:t>
+                <w:t xml:space="preserve">hal-05474613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting iron homeostasis in combination with IMiDs as a therapeutic strategy in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Cañeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Myeloma Society Annual Meeting (IMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Athène, Greece. , Clinical Lymphoma, Myeloma and Leukemia, 23 (Suppl. 2), pp.S149 / P207, 2023, The Abstract from International Myeloma Society 20th Annual Meeting and Exposition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation Inhibition through eIF4A1 Targeting in Multiple Myeloma Is a Promising Therapeutic Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elle Loughran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASH 2023 - 65th ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.1924-1925, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2023-184749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Progressions of Undetermined Significance (EPUS) in the Month Following CAR-T Cells for B-Cell NHL Is Mainly Related to Pseudoprogression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+                <w:t xml:space="preserve">Epigenetic Modifiers MMSET and EZH2 Physically Interact and Cooperate to Support Multiple Myeloma Pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
+                <w:t xml:space="preserve">Morgane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.3124-3125, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
+              <w:t xml:space="preserve">, Blood, 142 (Supplement 1), pp.1964-1965, 2023, The 65th ASH Annual Meeting Abstracts. </w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-185520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-181018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474613v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting transcription-replication conflicts as a novel therapeutic intervention in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Lutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19809,51 +19809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid-Mediated Modulation of DNA Damage Signaling As a Prognostic and Therapeutic Strategy Against Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Garcia de Paco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19861,51 +19861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States. </w:t>
@@ -19969,51 +19969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a New Metabolic Score Correlated with CD38 Cell-Surface Expression and Response to Daratumumab Treatment in Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Chamlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20103,51 +20103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Multi-Omics Analysis of Tumor-Immune Microenvironment in Multiple Myeloma: Novel Insights and Therapeutic Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20155,51 +20155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Requirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Machura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ASH Annual Meeting (ASH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Diego (CA), United States. </w:t>
@@ -20244,325 +20244,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Robust BH3 Profiling Toolkit for Precision Medicine in Hematologic Malignancies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ironomycin induces mantle cell lymphoma cell death by targeting iron metabolism addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th American Society of Hematology Annual Meeting and Exposition (ASH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Supplement 1), pp.10727-10728, 2022, </w:t>
+              <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Suppl. 1), pp.6439-6440, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-163207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-164644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518486v1</w:t>
+                <w:t xml:space="preserve">hal-05495200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ironomycin induces mantle cell lymphoma cell death by targeting iron metabolism addiction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Development of a Robust BH3 Profiling Toolkit for Precision Medicine in Hematologic Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ouissem Karmous Gadacha</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Requirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th American Society of Hematology Annual Meeting and Exposition (ASH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Suppl. 1), pp.6439-6440, 2022, </w:t>
+              <w:t xml:space="preserve">, Dec 2022, Nouvelle Orléans (LA), United States. , Blood, 140 (Supplement 1), pp.10727-10728, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-164644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-163207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495200v1</w:t>
+                <w:t xml:space="preserve">hal-05518486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting iron homeostasis as a therapeutic strategy in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20838,51 +20838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Machura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Chemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd American Society of Hematology Annual Meeting and Exposition (ASH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Atlanta (GA), United States. , Blood, 138 (Suppl. 1), pp.2651, 2021, Annual Meeting Abstracts. </w:t>
@@ -20920,64 +20920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting transcription-replication conflicts as a novel therapeutic intervention in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Lutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21326,90 +21326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of oncogene-induced senescence by the MRE11 and TREX1 nucleases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diyavarshini Gopaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21444,77 +21444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient loss of Polycomb components induces an epigenetic cancer fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Parreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schuettengruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Erokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21575,90 +21575,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the methyltransferase SETD8 impairs tumor cell survival and overcomes drug resistance independently of p53 status in multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissem Karmous-Gadacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -21712,51 +21712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE DES MEMBRES DE LA FAMILLE BAFF/APRIL DANS LE MYELOME MULTIPLE : IMPLICATIONS PHYSIOPATHOLOGIQUES ET INTERET THERAPEUTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université Montpellier I, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21873,51 +21873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AB95913"/>
+    <w:nsid w:val="99CF110B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22104,51 +22104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-moreaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5717-3207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075698560" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deprez-Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bosc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Landry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Coquel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sing-Zong Ho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Chang Tsai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yen Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104718" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Muylaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Ann van Hemelrijck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van der Vreken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Heestermans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Satilmis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03382-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jacquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Romero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molinaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Somayaji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abouladze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107852" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cherfa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55572-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea&#8208;lih Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.101821" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2025.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Miglierina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Ordanoska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-025-01369-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Chemlal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bruyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2532226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulomb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lacheretz-Szablewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Berrahouane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassou Sika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-024-00973-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Constantinides" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Multrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Co&#235;non" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Campos-Mora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2388306" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581411v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Parreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schuettengruber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan C. Rawal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07328-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marianini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almeras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22208" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Hummel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hielscher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Emde-Rajaratnam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Salwender" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Beck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.23.00613" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; T&#233;cher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyavarshini Gopaul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heuz&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Bouzalmad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49740-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massoni-Badosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Nieto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soler-Vila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elosua-Bayes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2024.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024026013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Boussac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1271847" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-023-00497-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Shtil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1185252" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Bertsch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1286700" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Boris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montagnon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22153" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04444452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manfroi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavarria" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Barbon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2023.05.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanmeng Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wyns" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Vlummens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Veirman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282866" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Varlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Machura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01983-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Laethem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Donaty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Russello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416136" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mondoulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0218" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822853v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manenti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Herviou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Papadopoulos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.54453" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021632v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viziteu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983181" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759821v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paolillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#226;tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.279889" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Verheye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Oudaert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Vandewalle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Verhulst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Maes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Menu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.879057" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639307v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vikova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11100988" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Erokhin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chetverina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gy&#337;rffy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tatarskiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladic Mogila" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133155" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04444537v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabruyn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021004203" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243758v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009746" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450559v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous-Gadacha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourzones" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-021-01160-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Pan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Renaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chaligne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bloehdorn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Tausch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-20-1334" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourdan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Thibaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01234-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153755" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243723v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva de Smedt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003217" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640354v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2021.1955879" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556387v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Lebdy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1162" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03014671v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102874" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02587620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bruyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.208306" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203259v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072204" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02165596v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Serandour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222133" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243763v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Martinez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218047" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05529873v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Emde" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Seckinger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-131159" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0392-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02870153v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous Gadacha" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garcia de Paco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040439" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552817v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00861" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243769v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-019-0750-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Maes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik de Raeve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-019-0249-x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05529967v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-129954" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047561v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bianco" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyne Schmitz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08886-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883457v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boireau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.28374" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980419v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Beule" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.11.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0471-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355848v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellanger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/776930" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243767v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019198" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05510019v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58929" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530335v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-131161" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361669v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Comb&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Andrade" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Tosi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Michaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2807" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571739v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8071074" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792246v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0025-x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345949v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Szablewski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24901" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864144v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1544" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315111v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boireau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0554-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048196v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21730" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.06.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreaux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Righini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiringhelli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sturm" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0099-y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533425v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassambara" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jourdan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruyer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pantesco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx327" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garcia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21590" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630891v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viziteu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.54" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529310v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenhals" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2017.1317408" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560458v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperray" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179793" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284314v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grandmougin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Goldschmidt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.20" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322505v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klein" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-016-0057-4" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299313v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2016.1141673" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299387v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lub" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Veirman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bruyne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6768" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355076v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Sch&#228;fer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8581" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275235v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6198" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153138v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hassen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahota" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seckinger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3237" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01955536v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceballos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Plassot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. M&#233;niane" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quittet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.48" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meissner" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hillengass" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5381" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153157v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Castet-Nicolas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jalaguier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-015-0116-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153601v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Smedt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hose" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3207" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143993v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schved" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Constantinou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13206" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157564v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Weinhold" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Meissner" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.118786" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006634v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahota" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1740" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906054v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Goldschmidt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12660" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01023921v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/423174" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840265v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25115" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906782v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Leonard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2013.392" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802686v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Torrent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042161" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726665v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727008v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Walker" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Protopopov" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.046821" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802570v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760262v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.123" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760269v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-0721" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726994v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Mei&#946;ner" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Depeweg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hillengass" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-03-415588" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802665v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Caraux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedine Bouhya" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681007v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vacheret" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mills" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2012.09069.x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601153v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-9-72" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906774v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moine" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-04-279760" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550232v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bataille" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ma&#239;ga" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.033456" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668220v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Mahtouk" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-198" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906769v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2010.09.002" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437705v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenny M. Fuhler" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.257" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367812v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Sprynski" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caillot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Shaughnessy Jr" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-170464" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368414v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-178350" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369505v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-9-83" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00401390v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-10-184226" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397249v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Sprynski" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey R. Dillon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0609.2009.01262.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00195258v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.11.103" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356253v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.093" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160647v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2007.06629.x" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270566v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-1758" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162002v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128880v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich W. Cremer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209699" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149827v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2006.00362.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130595v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdan" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-06-029355" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130206v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208536" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129406v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raab" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Mahtouk" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-11-4512" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129502v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legouffe" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-06-1984" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130900v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Mathouk" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473990v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina D. Gianniou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Gkogkou" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Karousi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courraud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.TARG-25-C047" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513440v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Esp&#233;li" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181507" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827406v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mollaret" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gomez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nadel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baseggio" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blasco" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529890v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papatsirou" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Terpos" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scorilas" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontos" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70071" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528579v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ntanasis-Stathopoulos" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sotiropoulou" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Ivy Liacos" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-206812" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479158v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1964/503526/Epigenetic-Modifiers-MMSET-and-EZH2-Physically" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181018" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485234v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474729v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Loughran" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Herault" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1924/499401/Translation-Inhibition-through-eIF4A1-Targeting-in" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-184749" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474613v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserand" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Al Tabaa" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3124/503810/Early-Progressions-of-Undetermined-Significance" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-185520" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485282v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05329546v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3322/503604/Lipid-Mediated-Modulation-of-DNA-Damage-Signaling" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181039" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474734v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Steer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Chamlal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Machura" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1949/503530/Characterization-of-a-New-Metabolic-Score" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-180877" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470292v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/4743/504037/Integrative-Multi-Omics-Analysis-of-Tumor-Immune" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181767" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05518486v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163207" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495200v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-164644" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495235v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163252" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05518542v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163261" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520417v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues De Boussac" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-148584" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520336v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151530" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791295v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Galliot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reynaud" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ghaffar" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348771v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Gigan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315770v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vernet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04252107v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997556v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julien" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130594v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-moreaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5717-3207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075698560" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deprez-Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bosc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Landry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.70407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Coquel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sing-Zong Ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng-Chang Tsai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yen Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Muylaert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Ann van Hemelrijck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van der Vreken" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbe Heestermans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Satilmis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03382-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dutrieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ovejero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss Leriem Zellagui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bneo.2025.100072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jacquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Romero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molinaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Somayaji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abouladze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107852" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cherfa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55572-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea&#8208;lih Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.101821" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2025.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Miglierina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Ordanoska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-025-01369-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Chemlal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bruyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2025.2532226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulomb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lacheretz-Szablewski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Berrahouane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keae448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13402-024-00973-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dassou Sika" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023237" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Parreno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schuettengruber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan C. Rawal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07328-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Constantinides" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Multrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Co&#235;non" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Campos-Mora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2388306" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marianini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almeras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22208" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; T&#233;cher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyavarshini Gopaul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heuz&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Bouzalmad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49740-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Hummel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hielscher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Emde-Rajaratnam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Salwender" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Beck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.23.00613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massoni-Badosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Nieto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soler-Vila" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elosua-Bayes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2024.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Moreaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024026013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Shtil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1185252" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Bertsch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1286700" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Boris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Theron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montagnon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouquier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22153" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04444452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manfroi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavarria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Barbon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2023.05.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Boussac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1271847" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-023-00497-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04550049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavabre-Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.14126" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanmeng Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wyns" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Vlummens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim de Veirman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.282866" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Varlet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Machura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Requirand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01983-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Herviou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Papadopoulos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.54453" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Viziteu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983181" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822853v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manenti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Laethem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Donaty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Russello" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416136" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mondoulet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veyrune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0218" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759821v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paolillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#226;tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.279889" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Verheye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Oudaert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Vandewalle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Verhulst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Maes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Menu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.879057" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03639307v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vikova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alboukadel Kassambara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11100988" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Erokhin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chetverina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Gy&#337;rffy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tatarskiy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladic Mogila" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133155" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04444537v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tabruyn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021004203" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450559v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous-Gadacha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourzones" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-021-01160-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243749v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Pan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Renaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chaligne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bloehdorn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Tausch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-20-1334" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243758v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020009746" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourdan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Thibaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01234-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13153755" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243723v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva de Smedt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003217" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640354v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2021.1955879" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Couderc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01649-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03014671v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102874" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Lebdy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1162" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203259v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delage" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072204" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02587620v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bruyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Robert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.208306" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02165596v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pignarre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Serandour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222133" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243763v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Martinez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218047" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0392-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02870153v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous Gadacha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garcia de Paco" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040439" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05529873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Emde" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Seckinger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-131159" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243769v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hose" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-019-0750-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Maes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik de Raeve" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-019-0249-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05529967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pasero" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-129954" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047561v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bianco" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bergoglio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyne Schmitz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08886-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883457v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boireau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.28374" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02552817v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00861" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03243767v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019198" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980419v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Beule" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.11.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862214v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0471-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellanger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/776930" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05510019v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58929" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530335v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-131161" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361669v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Comb&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Andrade" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Tosi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Michaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-2807" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571739v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8071074" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Szablewski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24901" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864144v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1544" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315111v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boireau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-018-0554-4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792246v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0025-x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048196v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21730" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904689v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.06.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01859413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreaux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Righini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiringhelli" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sturm" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0099-y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533425v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassambara" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jourdan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruyer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pantesco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx327" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raimbault" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garcia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21590" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630891v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viziteu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Klein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.54" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529310v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenhals" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2017.1317408" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560458v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperray" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179793" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284314v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grandmougin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut Goldschmidt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.20" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299313v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moreaux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2016.1141673" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299387v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lub" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Veirman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bruyne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6768" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322505v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klein" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40364-016-0057-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355076v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Sch&#228;fer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8581" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275235v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6198" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153138v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hassen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahota" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seckinger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3237" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01955536v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceballos" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Plassot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. M&#233;niane" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quittet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2015.48" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237028v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meissner" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hillengass" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.5381" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153157v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Castet-Nicolas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jalaguier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-015-0116-6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153601v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Smedt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hose" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3207" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143993v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schved" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Constantinou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13206" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157564v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Weinhold" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Meissner" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.118786" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006634v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahota" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1740" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906054v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Goldschmidt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.12660" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01023921v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Samra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/423174" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840265v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.25115" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00840268v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062752" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906782v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Leonard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2013.392" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726665v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727008v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Walker" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Protopopov" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.046821" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802686v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Torrent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042161" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802570v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760262v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.10.123" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760269v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-0721" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802665v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Caraux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salahedine Bouhya" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681007v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vacheret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mills" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2012.09069.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726994v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Mei&#946;ner" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Depeweg" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hillengass" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-03-415588" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601153v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-9-72" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906774v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moine" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-04-279760" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550232v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bataille" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ma&#239;ga" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.033456" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668220v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Mahtouk" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-198" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906769v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnefond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2010.09.002" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367812v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Sprynski" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caillot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Shaughnessy Jr" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-170464" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437705v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenny M. Fuhler" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.257" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368414v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-178350" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369505v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-9-83" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00401390v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-10-184226" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00367054v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John De Vos" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.02.156" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00397249v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Sprynski" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey R. Dillon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0609.2009.01262.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00195258v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.11.103" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00356253v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.12.093" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160647v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2007.06629.x" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00270566v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-1758" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162002v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hundemer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128880v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich W. Cremer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209699" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149827v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2006.00362.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130595v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdan" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-06-029355" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130206v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208536" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129406v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raab" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Mahtouk" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-11-4512" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129502v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legouffe" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-06-1984" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130900v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Mathouk" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473990v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina D. Gianniou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Gkogkou" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Karousi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courraud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.TARG-25-C047" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513440v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Esp&#233;li" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181507" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827406v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mollaret" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gomez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nadel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baseggio" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blasco" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529890v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papatsirou" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Terpos" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scorilas" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontos" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70071" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528579v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ntanasis-Stathopoulos" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sotiropoulou" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Ivy Liacos" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-206812" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474613v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserand" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Al Tabaa" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3124/503810/Early-Progressions-of-Undetermined-Significance" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-185520" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485234v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474729v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Loughran" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Herault" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1924/499401/Translation-Inhibition-through-eIF4A1-Targeting-in" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-184749" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479158v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1964/503526/Epigenetic-Modifiers-MMSET-and-EZH2-Physically" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181018" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485282v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05329546v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soulet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3322/503604/Lipid-Mediated-Modulation-of-DNA-Damage-Signaling" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181039" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474734v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Steer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Chamlal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Machura" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/1949/503530/Characterization-of-a-New-Metabolic-Score" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-180877" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470292v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/4743/504037/Integrative-Multi-Omics-Analysis-of-Tumor-Immune" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-181767" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495200v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-164644" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05518486v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163207" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495235v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163252" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05518542v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-163261" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520417v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues De Boussac" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-148584" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520336v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-151530" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791295v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Galliot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reynaud" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ghaffar" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348771v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P Gigan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315770v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vernet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04252107v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997556v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julien" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130594v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>