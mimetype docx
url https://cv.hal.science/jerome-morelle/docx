--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -303,291 +303,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
+                <w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Richard</w:t>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Orvain</w:t>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Dairain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172 (5), pp.70. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-025-04629-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026490v1</w:t>
+                <w:t xml:space="preserve">hal-04903207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t>
+                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (5), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-025-04629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903207v1</w:t>
+                <w:t xml:space="preserve">hal-05026490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-specific variability in photophysiological responses of epipelic diatoms to the actin inhibitor Latrunculin B</w:t>
               </w:r>
@@ -944,412 +944,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Photoprotective Behavior of a Motile Benthic Diatom as Elucidated from the Interplay Between Cell Motility and Physiological Responses to a Light Microgradient Using a Novel Experimental Setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on the distribution of brGDGTs and brGMGTs across the Seine River basin (NW France): implications for bacterial tetraethers as a proxy for riverine runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe-Xuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Douglas A Campbell</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-024-02354-7⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (9), pp.2227-2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-2227-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456775v1</w:t>
+                <w:t xml:space="preserve">hal-04595888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on the distribution of brGDGTs and brGMGTs across the Seine River basin (NW France): implications for bacterial tetraethers as a proxy for riverine runoff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of water level management on organic carbon availability and nitrogen transformations in wetland sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe-Xuan Zhang</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (9), pp.2227-2252. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 947, pp.174643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-2227-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595888v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water level management on organic carbon availability and nitrogen transformations in wetland sediments</w:t>
+                <w:t xml:space="preserve">The Photoprotective Behavior of a Motile Benthic Diatom as Elucidated from the Interplay Between Cell Motility and Physiological Responses to a Light Microgradient Using a Novel Experimental Setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Parlanti</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silja Frankenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecarpentier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jörg C Frommlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 947, pp.174643. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (1), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-024-02354-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687631v1</w:t>
+                <w:t xml:space="preserve">hal-04456775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
               </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1463,269 +1463,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic Carbon Quality Impacts Benthic Microbial Nitrate Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anniet Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (8), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-022-00817-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13157-023-01747-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120330v1</w:t>
+                <w:t xml:space="preserve">insu-04274590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Carbon Quality Impacts Benthic Microbial Nitrate Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet Laverman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (8), pp.99. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13157-023-01747-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-022-00817-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04274590v1</w:t>
+                <w:t xml:space="preserve">hal-04120330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light niche construction: Motility of sediment-inhabiting diatoms determines the experienced light environment</w:t>
               </w:r>
@@ -1932,51 +1932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,77 +2075,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 163, pp.105228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,64 +2192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for better microphytobenthos dynamics in mixed sand/mud zones than in pure sand or mud intertidal flats (Seine estuary, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2296,64 +2296,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 503, pp.136-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2400,51 +2400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron requirements for carbon incorporation along a diel light cycle in three marine diatom species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137 (2), pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,77 +2504,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 209, pp.18-29. </w:t>
@@ -2772,51 +2772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.162-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3198,51 +3198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la qualité du carbone organique indigène sur la diversité bactérienne des sédiments intertidaux sous conditions de réduction du nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Turrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,103 +3338,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental controls on the brGDGT and brGMGT distributions across the Seine River basin (NW France): Implications for bacterial tetraethers as a proxy for riverine runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe-Xuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3488,51 +3488,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Seine-Aval 6 PHARESEE « Productivité microphytobenthique des HAbitats intertidaux en lien avec la dynamique sédimentaire, biogéochimique et les ingénieurs d'écosystème de la faune benthique : implication pour des enjeux de modélisation et de REhabilitation des vasières de la SEine Estuarienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP Seine-Aval. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3803,51 +3803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5F22B0A"/>
+    <w:nsid w:val="2A668E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4034,51 +4034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2167-818X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-025-01195-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2447333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Campbell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07737-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg C Frommlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-024-02354-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Xuan Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2227-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecarpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01747-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110379" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0491-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.09.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05164113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2167-818X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-025-01195-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2447333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Campbell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07737-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Xuan Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2227-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecarpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174643" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg C Frommlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-024-02354-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01747-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110379" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0491-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.09.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05164113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>