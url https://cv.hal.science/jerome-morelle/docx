--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2167-818X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=YjFHU9sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,2850 +182,2850 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-red light regulates phototactic behavior of benthic pennate epipelic diatoms under low irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís F Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Frankenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 164, pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11120-025-01195-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Light induced transthylakoidal proton gradient is a key signal driving the downward migration of motile diatoms in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+                <w:t xml:space="preserve">Douglas A Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silja Frankenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
+                <w:t xml:space="preserve">João Serôdio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.20664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-07737-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903207v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Light response of karyostrophy in the benthic pennate diatom Pleurosigma strigosum (Bacillariophyceae): A complimentary photoprotective process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silja Frankenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Serôdio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-025-04629-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.70055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026490v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-specific variability in photophysiological responses of epipelic diatoms to the actin inhibitor Latrunculin B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">João Serôdio</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diatom Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0269249X.2024.2447333⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315938v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced transthylakoidal proton gradient is a key signal driving the downward migration of motile diatoms in sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-07737-5⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (5), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-025-04629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140011v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light response of karyostrophy in the benthic pennate diatom Pleurosigma strigosum (Bacillariophyceae): A complimentary photoprotective process?</w:t>
+                <w:t xml:space="preserve">Inter-specific variability in photophysiological responses of epipelic diatoms to the actin inhibitor Latrunculin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Frankenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Serôdio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diatom Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0269249X.2024.2447333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.70055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05155727v1</w:t>
+                <w:t xml:space="preserve">hal-05315938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on the distribution of brGDGTs and brGMGTs across the Seine River basin (NW France): implications for bacterial tetraethers as a proxy for riverine runoff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhe-Xuan Zhang</w:t>
+                <w:t xml:space="preserve">The Photoprotective Behavior of a Motile Benthic Diatom as Elucidated from the Interplay Between Cell Motility and Physiological Responses to a Light Microgradient Using a Novel Experimental Setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silja Frankenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Parlanti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+                <w:t xml:space="preserve">Jörg C Frommlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-2227-2024⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-024-02354-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595888v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water level management on organic carbon availability and nitrogen transformations in wetland sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environmental controls on the distribution of brGDGTs and brGMGTs across the Seine River basin (NW France): implications for bacterial tetraethers as a proxy for riverine runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe-Xuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174643⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (9), pp.2227-2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-2227-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687631v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Photoprotective Behavior of a Motile Benthic Diatom as Elucidated from the Interplay Between Cell Motility and Physiological Responses to a Light Microgradient Using a Novel Experimental Setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of water level management on organic carbon availability and nitrogen transformations in wetland sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-024-02354-7⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 947, pp.174643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456775v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 573, pp.152000-152000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2024.152000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Carbon Quality Impacts Benthic Microbial Nitrate Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet Laverman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-023-01747-7⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-022-00817-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04274590v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Organic Carbon Quality Impacts Benthic Microbial Nitrate Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-022-00817-x⟩</w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (8), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-023-01747-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04120330v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04274590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light niche construction: Motility of sediment-inhabiting diatoms determines the experienced light environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Serôdio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bastos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Frankenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 481, pp.110379. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphytobenthos as a source of labile organic matter for denitrifying microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 275, pp.108006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 257, pp.107394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted impact of two macrofaunal species (Hediste diversicolor and Scrobicularia plana) on microphytobenthos spatial distribution and photosynthetic activity at microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 163, pp.105228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for better microphytobenthos dynamics in mixed sand/mud zones than in pure sand or mud intertidal flats (Seine estuary, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (8), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0237211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02433658v1</w:t>
+                <w:t xml:space="preserve">hal-02433644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron requirements for carbon incorporation along a diel light cycle in three marine diatom species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A simple, user friendly tool to readjust raw PAM data from field measurements to avoid over- or underestimating of microphytobenthos photosynthetic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11120-018-0491-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 503, pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433653v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Electron requirements for carbon incorporation along a diel light cycle in three marine diatom species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (2), pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-018-0491-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410790v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of exopolymeric carbon pools in relation with phytoplankton succession along the salinity gradient of a temperate estuary (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.05.008⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433644v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of phytoplankton productivity and exopolysaccharides (EPS and TEP) pools in the Seine Estuary (France, Normandy) over tidal cycles and over two contrasting seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131, pp.162-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of irradiance and temperature on growth and domoic acid production of the toxic diatom Pseudo-nitzschia australis (Bacillariophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxine Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.232-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3014,154 +3035,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3171,150 +3192,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la qualité du carbone organique indigène sur la diversité bactérienne des sédiments intertidaux sous conditions de réduction du nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Turrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme congrès AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3324,147 +3345,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental controls on the brGDGT and brGMGT distributions across the Seine River basin (NW France): Implications for bacterial tetraethers as a proxy for riverine runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe-Xuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3474,151 +3495,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Seine-Aval 6 PHARESEE « Productivité microphytobenthique des HAbitats intertidaux en lien avec la dynamique sédimentaire, biogéochimique et les ingénieurs d'écosystème de la faune benthique : implication pour des enjeux de modélisation et de REhabilitation des vasières de la SEine Estuarienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GIP Seine-Aval. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3628,114 +3649,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatiale et temporelle de la production primaire de l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité. Normandie Université, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017NORMC252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01729055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3803,51 +3824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A668E82"/>
+    <w:nsid w:val="F32B467A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4034,51 +4055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2167-818X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-025-01195-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2447333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Campbell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07737-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Xuan Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2227-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecarpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174643" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg C Frommlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-024-02354-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01747-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110379" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0491-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.09.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05164113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2167-818X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=YjFHU9sAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-025-01195-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Campbell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-07737-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2447333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg C Frommlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-024-02354-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Xuan Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2227-2024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecarpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174643" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01747-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110379" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237211" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Fran&#231;oise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.05.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.02.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0491-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fauchot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raimbault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG62JRXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05164113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC252" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>