--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -153,9382 +153,9447 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond N and P fertilization: Tropical ground hexapod communities are tied to micronutrients</w:t>
+                <w:t xml:space="preserve">Genetic Diversity Impacts Climate‐Induced Species Range Shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Ferrín</w:t>
+                <w:t xml:space="preserve">Brunno Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Peñuelas</w:t>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Asensio</w:t>
+                <w:t xml:space="preserve">Lise Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bréchet</w:t>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Fernàndez</w:t>
+                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 217, pp.106604. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468459v1</w:t>
+                <w:t xml:space="preserve">hal-05579440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Rainfall and eDNA Washout Impact Estimations of Amazonian Biodiversity Patterns From Environmental Samples</w:t>
+                <w:t xml:space="preserve">Beyond N and P fertilization: Tropical ground hexapod communities are tied to micronutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Condachou</w:t>
+                <w:t xml:space="preserve">Miquel Ferrín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opale Coutant</w:t>
+                <w:t xml:space="preserve">Josep Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fouquet</w:t>
+                <w:t xml:space="preserve">Dolores Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Valentini</w:t>
+                <w:t xml:space="preserve">Laëtitia Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+                <w:t xml:space="preserve">Pere Fernàndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 217, pp.106604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.70141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367835v1</w:t>
+                <w:t xml:space="preserve">hal-05468459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of the critically endangered Harttiella (Siluriformes, Loricariidae) based on complete mitochondrial genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species range shifts often speed ahead of their modeled climatic niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunno Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Condachou</w:t>
+                <w:t xml:space="preserve">Malin Pinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cuenot</w:t>
+                <w:t xml:space="preserve">Nicolas Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Covain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barrett Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ichthyological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10228-025-01028-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2515903123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367830v1</w:t>
+                <w:t xml:space="preserve">hal-05579366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting forest‐dweller local ecological knowledge and environmental DNA measurements of biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tropical Rainfall and eDNA Washout Impact Estimations of Amazonian Biodiversity Patterns From Environmental Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Condachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opale Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Quartarollo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Antoine Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.70051⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367828v1</w:t>
+                <w:t xml:space="preserve">hal-05367835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution models: issues, challenges and outlooks for informed conservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fraisse</w:t>
+                <w:t xml:space="preserve">No attenuation of fish and mammal biodiversity declines in the Guiana Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bertrand</w:t>
+                <w:t xml:space="preserve">Manuel Lopes-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+                <w:t xml:space="preserve">Loic Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Quartarollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde des Plantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.65583/xeis6969⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 971, pp.179021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532962v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No attenuation of fish and mammal biodiversity declines in the Guiana Shield</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Phylogenomics of the critically endangered Harttiella (Siluriformes, Loricariidae) based on complete mitochondrial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Condachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Pellissier</w:t>
+                <w:t xml:space="preserve">Yves Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Quartarollo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Covain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 971, pp.179021. </w:t>
+              <w:t xml:space="preserve">Ichthyological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10228-025-01028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367821v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronutrients are drivers of abundance, richness, and composition of soil insect communities in tropical rainforests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dolores Asensio</w:t>
+                <w:t xml:space="preserve">Confronting forest‐dweller local ecological knowledge and environmental DNA measurements of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Gargallo‐garriga</w:t>
+                <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriol Grau</w:t>
+                <w:t xml:space="preserve">Arnaud Jahn‐oyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Llusià</w:t>
+                <w:t xml:space="preserve">Gregory Quartarollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (5), pp.e70200. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (6), pp.1382 - 1395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.70200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251837v1</w:t>
+                <w:t xml:space="preserve">hal-05367828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polytypic species revisited: phylogenetic and morphological variation, taxonomic status, and geographical distribution of Trachops (Chiroptera: Phyllostomidae)</w:t>
+                <w:t xml:space="preserve">Species distribution models: issues, challenges and outlooks for informed conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Alejandra Camacho</w:t>
+                <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Menéndez-Guerrero</w:t>
+                <w:t xml:space="preserve">Julien Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Horváth</w:t>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dániel Cadar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (5), pp.1001-1021. </w:t>
+              <w:t xml:space="preserve">Monde des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 524-525-526, pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jmammal/gyae067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.65583/xeis6969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909503v1</w:t>
+                <w:t xml:space="preserve">hal-05532962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the eDNA spatial signal in natural populations and its application for the monitoring of the threatened Harttiella (Siluriformes, Loricariidae)</w:t>
+                <w:t xml:space="preserve">Micronutrients are drivers of abundance, richness, and composition of soil insect communities in tropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Condachou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miquel Ferrín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gargallo‐garriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llusià</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10634⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.e70200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.70200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909500v1</w:t>
+                <w:t xml:space="preserve">hal-05251837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of soil hexapod communities to increasing nitrogen in a subarctic grassland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polytypic species revisited: phylogenetic and morphological variation, taxonomic status, and geographical distribution of Trachops (Chiroptera: Phyllostomidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alejandra Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Menéndez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Horváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dániel Cadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (5), pp.1001-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmammal/gyae067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909538v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the eDNA spatial signal in natural populations and its application for the monitoring of the threatened Harttiella (Siluriformes, Loricariidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Condachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (9), pp.660-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793697v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic resources for the monitoring and management of Tometes trilobatus , Hoplias aimara and Myloplus rhomboidalis , three exploited freshwater fish species in French Guiana</w:t>
+                <w:t xml:space="preserve">Responses of soil hexapod communities to increasing nitrogen in a subarctic grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Condachou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Cuenot</w:t>
+                <w:t xml:space="preserve">Miquel Ferrín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Peñuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gargallo-Garriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Covain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Vigouroux</w:t>
+                <w:t xml:space="preserve">Ivan Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae/2024011⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.109228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909502v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing traits back into the equation: A roadmap to understand species redistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms, detection and impacts of species redistributions under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Lawlor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Comte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Bertrand</w:t>
+                <w:t xml:space="preserve">Gaêl Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Diamond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Malin Pinsky</w:t>
+                <w:t xml:space="preserve">J. Alex Baecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17271⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-024-00527-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546169v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms, detection and impacts of species redistributions under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic resources for the monitoring and management of Tometes trilobatus , Hoplias aimara and Myloplus rhomboidalis , three exploited freshwater fish species in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Condachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Covain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Lawlor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Alex Baecher</w:t>
+                <w:t xml:space="preserve">Régis Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-024-00527-z⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 425, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2024011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554209v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the threatened Harttiella (Siluriformes, Loricariidae) with environmental DNA: A comparison between metabarcoding and targeted digital PCR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4111⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909534v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allio</w:t>
+                <w:t xml:space="preserve">Bringing traits back into the equation: A roadmap to understand species redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Lancaster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hao Meng</w:t>
+                <w:t xml:space="preserve">Malin Pinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (10), pp.msad190. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251934v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional responses to deforestation in fish communities inhabiting neotropical streams and rivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Vigouroux</w:t>
+                <w:t xml:space="preserve">Monitoring the threatened Harttiella (Siluriformes, Loricariidae) with environmental DNA: A comparison between metabarcoding and targeted digital PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Condachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Covain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13717-023-00463-8⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909539v1</w:t>
+                <w:t xml:space="preserve">hal-04909534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ants of French Guiana: 16S rRNA sequence dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Jaouen</w:t>
+                <w:t xml:space="preserve">Responses of soil hexapod communities to warming are mediated by microbial carbon and nitrogen in a subarctic grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Ferrín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Peñuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gargallo-Garriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/bdj.11.e91577⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.103513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04182572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of soil hexapod communities to warming are mediated by microbial carbon and nitrogen in a subarctic grassland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Janssens</w:t>
+                <w:t xml:space="preserve">Inferring functional diversity from environmental DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Condachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103513⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.934-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909546v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring functional diversity from environmental DNA metabarcoding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+                <w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.391⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269097v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Heighton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Salmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Kocher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agathe Chavy</w:t>
+                <w:t xml:space="preserve">Hao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (10), pp.msad190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576716v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA reveals a mismatch between diversity facets of Amazonian fishes in response to contrasting geographical, environmental and anthropogenic effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Functional responses to deforestation in fish communities inhabiting neotropical streams and rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Covain</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16533⟩</w:t>
+              <w:t xml:space="preserve">Ecological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13717-023-00463-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060932v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised phylogeny from complete mitochondrial genomes of phyllostomid bats resolves subfamilial classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balázs Horváth</w:t>
+                <w:t xml:space="preserve">Ants of French Guiana: 16S rRNA sequence dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rongier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Merino-Viteri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Petitclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac055⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e91577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/bdj.11.e91577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04909550v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How tectonic, volcanic and climatic processes in Andean ‘sky islands’ shaped the diversification of endemic ground beetles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Álvaro Barragán</w:t>
+                <w:t xml:space="preserve">Environmental DNA reveals a mismatch between diversity facets of Amazonian fishes in response to contrasting geographical, environmental and anthropogenic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Mokany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Manzi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabel Cantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Covain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (11), pp.2077-2090. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (7), pp.1741-1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.14495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861684v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Blattoidea (Dictyoptera: Blattodea) with a revised classification of Blattidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revised phylogeny from complete mitochondrial genomes of phyllostomid bats resolves subfamilial classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alejandra Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dániel Cadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Horváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Djernæs</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Andrés Merino-Viteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 80, pp.209-228. </w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196 (4), pp.1591-1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/asp.80.e75819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909558v1</w:t>
+                <w:t xml:space="preserve">hal-04909550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low level of anthropization linked to harsh vertebrate biodiversity declines in Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yenny Correa‐carmona</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jan Beck</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Decotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30842-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419963v1</w:t>
+                <w:t xml:space="preserve">hal-03868282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the presence of the giant freshwater prawn, Macrobrachium rosenbergii, in French Guiana confirmed by citizen science and genetic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Biology and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (2), pp.100039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watbs.2022.100039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low level of anthropization linked to harsh vertebrate biodiversity declines in Amazonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Jézéquel</w:t>
+                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Correa‐carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros‐mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Decotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Dejean</w:t>
+                <w:t xml:space="preserve">Jan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.3290. </w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.236-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30842-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868282v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the spatial signal of environmental DNA in river systems using a community ecology approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Cantera</w:t>
+                <w:t xml:space="preserve">How tectonic, volcanic and climatic processes in Andean ‘sky islands’ shaped the diversification of endemic ground beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Decotte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Álvaro Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (11), pp.2077-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060858v2</w:t>
+                <w:t xml:space="preserve">hal-03861684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying convolutional neural networks to speed up environmental DNA annotation in a highly diverse ecosystem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogeny of Blattoidea (Dictyoptera: Blattodea) with a revised classification of Blattidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Manel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Djernæs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.10247. </w:t>
+              <w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.209-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-13412-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/asp.80.e75819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824009v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the spatial signal of environmental DNA in river systems using a community ecology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Decotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.1274-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+                <w:t xml:space="preserve">hal-04060858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-taxa environmental DNA inventories reveal distinct taxonomic and functional diversity in urban tropical forest fragments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Applying convolutional neural networks to speed up environmental DNA annotation in a highly diverse ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Flück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01724⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.10247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-13412-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282383v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At each site its diversity: DNA barcoding reveals remarkable earthworm diversity in neotropical rainforests of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 164, pp.103932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazonian mammal monitoring using aquatic environmental DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Valentini</w:t>
+                <w:t xml:space="preserve">Multi-taxa environmental DNA inventories reveal distinct taxonomic and functional diversity in urban tropical forest fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13393⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.e01724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534348v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the dietary diversity of Neotropical top predators using scat DNA metabarcoding: A case study on the elusive Giant Otter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aucourd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.195⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217686v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of parthenogenesis in ladybirds (Coleoptera: Coccinellidae) suggests new mechanisms for the evolution of asexual reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amazonian mammal monitoring using aquatic environmental DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard‐hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne‐marie Dutrillaux</w:t>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Decotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jzs.12339⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.1875-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404220v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic notes on Euptychia modesta Butler, 1867, Neonympha alcinoe C. Felder &amp; R. Felder, 1867 and Euptychia pamela Hayward, 1957 (Lepidoptera: Nymphalidae: Satyrinae), with descriptions of three new genera, five new species and two new subspecies from Central and South America</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Unraveling the dietary diversity of Neotropical top predators using scat DNA metabarcoding: A case study on the elusive Giant Otter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aucourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anartia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4568328⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (5), pp.889-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909662v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting fish assemblages with environmental DNA: Does protocol matter? Testing eDNA metabarcoding method robustness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Cantera</w:t>
+                <w:t xml:space="preserve">First case of parthenogenesis in ladybirds (Coleoptera: Coccinellidae) suggests new mechanisms for the evolution of asexual reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Cilleros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Valentini</w:t>
+                <w:t xml:space="preserve">António Lucas Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐marie Dutrillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (1), pp.194-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995383v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species better track climate warming in the oceans than on land</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomic notes on Euptychia modesta Butler, 1867, Neonympha alcinoe C. Felder &amp; R. Felder, 1867 and Euptychia pamela Hayward, 1957 (Lepidoptera: Nymphalidae: Satyrinae), with descriptions of three new genera, five new species and two new subspecies from Central and South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Comte</w:t>
+                <w:t xml:space="preserve">Mohamed Benmesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Bourgeaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ángel Viloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-1198-2⟩</w:t>
+              <w:t xml:space="preserve">Anartia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4568328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995372v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative taxonomy of the genus Dyscolus (Coleoptera, Carabidae, Platynini) in Ecuadorian Andes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detecting fish assemblages with environmental DNA: Does protocol matter? Testing eDNA metabarcoding method robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cilleros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2020.646⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504601v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete mitochondrial genome of the river stingray Potamotrygon orbignyi (Myliobatiformes: Potamotrygonidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species better track climate warming in the oceans than on land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ory</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brosse</w:t>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Bourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23802359.2019.1666683⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (8), pp.1044-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-1198-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404214v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High altitude endemic carabid beetles as biogeographic indicators: a case study in equatorial Andes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Integrative taxonomy of the genus Dyscolus (Coleoptera, Carabidae, Platynini) in Ecuadorian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauro Gobbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.2.e38693⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 646, pp.1-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2020.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415812v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptcion de una nueva especie del genero Doxocopa Hübner, 1819, del Choco ecuatoriano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauro Costa</w:t>
+                <w:t xml:space="preserve">High altitude endemic carabid beetles as biogeographic indicators: a case study in equatorial Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Attal</w:t>
+                <w:t xml:space="preserve">Arnaud Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel L. Viloria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+                <w:t xml:space="preserve">Mauro Gobbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.2.e38693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404442v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic eDNA for monitoring French Guiana biodiversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Decotte</w:t>
+                <w:t xml:space="preserve">Complete mitochondrial genome of the river stingray Potamotrygon orbignyi (Myliobatiformes: Potamotrygonidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Covain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.7.e37518⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.3153-3154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2019.1666683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404123v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the Code: Examination of Species Delimitations among Hamadryas Butterflies with DNA Barcodes Suggests Caribbean Cracker is Hamadryas februa Hübner (Nymphalidae: Biblidinae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Garzón-Orduña</w:t>
+                <w:t xml:space="preserve">Descriptcion de una nueva especie del genero Doxocopa Hübner, 1819, del Choco ecuatoriano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benmesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Brower</w:t>
+                <w:t xml:space="preserve">Mauro Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kamilari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stephane Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel L. Viloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Lepidopterists' Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antenor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404097v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kocher</w:t>
+                <w:t xml:space="preserve">Aquatic eDNA for monitoring French Guiana biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cantera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Valière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cilleros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Decotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.7.e37518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404093v1</w:t>
+                <w:t xml:space="preserve">hal-02404123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA reference libraries of French Guianese mosquitoes for barcoding and metabarcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cracking the Code: Examination of Species Delimitations among Hamadryas Butterflies with DNA Barcodes Suggests Caribbean Cracker is Hamadryas februa Hübner (Nymphalidae: Biblidinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Garzón-Orduña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Andrew Brower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leroy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Kamilari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176993⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Lepidopterists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (1), pp.53-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18473/lepi.72i1.a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193342v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of short mitochondrial metabarcodes for the identification of Amazonian mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12729⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (5), pp.585-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836328v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the biogeographical history of Chrysobalanaceae from plastid genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA reference libraries of French Guianese mosquitoes for barcoding and metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bardon</w:t>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Sothers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhenxiang Xi</w:t>
+                <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1500463⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.e0176993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0176993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132947v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museomics illuminate the history of an extinct, paleoendemic plant lineage (&amp;lt;em&amp;gt;Hesperelaea&amp;lt;/em&amp;gt;, Oleaceae) known from an 1875 collection from Guadalupe Island, Mexico</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruce G. Baldwin</w:t>
+                <w:t xml:space="preserve">Evaluation of short mitochondrial metabarcodes for the identification of Amazonian mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlis Huguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bij.12509⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), pp.1276 - 1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631026v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete mitochondrial genome ofLutzomyia (Nyssomyia) umbratilis (Diptera: Psychodidae), the main vector of Leishmania guyanensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Coissac</w:t>
+                <w:t xml:space="preserve">Museomics illuminate the history of an extinct, paleoendemic plant lineage (&amp;lt;em&amp;gt;Hesperelaea&amp;lt;/em&amp;gt;, Oleaceae) known from an 1875 collection from Guadalupe Island, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubab Zedane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Hong-Wa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce G. Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1022748⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (1), pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602798v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun assembly of the complete mitochondrial genome of the neotropical cracker butterfly Hamadryas epinome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Garzón-Orduña</w:t>
+                <w:t xml:space="preserve">Complete mitochondrial genome ofLutzomyia (Nyssomyia) umbratilis (Diptera: Psychodidae), the main vector of Leishmania guyanensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Holota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27 (3), pp.1864-1866. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19401736.2014.971262⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.4219-4221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1022748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632787v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector soup: high‐throughput identification of Neotropical phlebotomine sand flies using metabarcoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
+                <w:t xml:space="preserve">Unraveling the biogeographical history of Chrysobalanaceae from plastid genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sothers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghillean Prance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gaborit</w:t>
+                <w:t xml:space="preserve">Pierre-Jean G. Male</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Holota</w:t>
+                <w:t xml:space="preserve">Zhenxiang Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12556⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (6), pp.1089-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1500463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917754v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-free shotgun sequencing of the stone loach mitochondrial genome (Barbatula barbatula)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Shotgun assembly of the complete mitochondrial genome of the neotropical cracker butterfly Hamadryas epinome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Iribar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Garzón-Orduña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27 (6), pp.4211-4212. </w:t>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.1864-1866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1022744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2014.971262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601477v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete mitochondrial genome of the gray mouse lemur, Microcebus murinus (Primates, Cheirogaleidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+                <w:t xml:space="preserve">Vector soup: high‐throughput identification of Neotropical phlebotomine sand flies using metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Aujard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Holota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1074196⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.172-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02291852v1</w:t>
+                <w:t xml:space="preserve">hal-04917754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online database for mosquito (Diptera, Culicidae) occurrence records in French Guiana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">PCR-free shotgun sequencing of the stone loach mitochondrial genome (Barbatula barbatula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Holota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.532.6176⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.4211-4212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1022744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02095594v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing of the mitochondrial genome of the avocado lace bug &amp;lt;em&amp;gt;Pseudacysta perseae&amp;lt;/em&amp;gt; (Heteroptera, Tingidae) using a genome skimming approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Complete mitochondrial genome of the gray mouse lemur, Microcebus murinus (Primates, Cheirogaleidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Holota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (5), pp.3514-3516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/19401736.2015.1074196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636710v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02291852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species traits and phylogenetic conservatism of climate-induced range shifts in stream fishes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Online database for mosquito (Diptera, Culicidae) occurrence records in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 532, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.532.6176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04913637v1</w:t>
+                <w:t xml:space="preserve">hal-02095594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun assembly of the assassin bug &amp;lt;em&amp;gt;Brontostoma colossus&amp;lt;/em&amp;gt; mitochondrial genome (Heteroptera, Reduviidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Sequencing of the mitochondrial genome of the avocado lace bug &amp;lt;em&amp;gt;Pseudacysta perseae&amp;lt;/em&amp;gt; (Heteroptera, Tingidae) using a genome skimming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (3), pp.149-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.09.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02638880v1</w:t>
+                <w:t xml:space="preserve">hal-02636710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A living fossil tale of Pangaean biogeography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Species traits and phylogenetic conservatism of climate-induced range shifts in stream fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Giribet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2648⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.5053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913643v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun assembly of the assassin bug Brontostoma colossus mitochondrial genome (Heteroptera, Reduviidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Shotgun assembly of the assassin bug &amp;lt;em&amp;gt;Brontostoma colossus&amp;lt;/em&amp;gt; mitochondrial genome (Heteroptera, Reduviidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kamilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 552 (1), pp.184-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2014.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917775v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An occurence records database of French Guiana harvestmen (Arachnida, Opiliones)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shotgun assembly of the assassin bug Brontostoma colossus mitochondrial genome (Heteroptera, Reduviidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kamilari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.2.e4244⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 552 (1), pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913653v1</w:t>
+                <w:t xml:space="preserve">hal-04917775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest refugia in Western and Central Africa as ‘museums’ of Mesozoic biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A living fossil tale of Pangaean biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savel Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Giribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2012.0932⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1775), pp.20132648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913662v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Geophilomorpha (Chilopoda) inferred from new morphological and molecular evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An occurence records database of French Guiana harvestmen (Arachnida, Opiliones)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Solbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12060⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.e4244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.2.e4244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04913613v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity baseline of the French Guiana spider fauna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest refugia in Western and Central Africa as ‘museums’ of Mesozoic biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Prendini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vedel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Domingos Brescovit</w:t>
+                <w:t xml:space="preserve">Gustavo Hormiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Giribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-361⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.20120932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2012.0932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913659v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Cidaroida (Echinodermata: Echinoidea) based on mitochondrial and nuclear markers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of Geophilomorpha (Chilopoda) inferred from new morphological and molecular evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13127-012-0087-1⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5), pp.485-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923006v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary and biogeographical history of an ancient and global group of arachnids (Arachnida: Opiliones: Cyphophthalmi) with a new taxonomic arrangement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity baseline of the French Guiana spider fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Rheims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Domingos Brescovit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01774.x⟩</w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04913671v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity dynamics in New Caledonia: towards the end of the museum model?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of Cidaroida (Echinodermata: Echinoidea) based on mitochondrial and nuclear markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-254⟩</w:t>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13127-012-0087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913673v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of the centipedes Cryptops pictus and C. niuensis (Chilopoda) in New Caledonia, Fiji and Vanuatu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+                <w:t xml:space="preserve">Evolutionary and biogeographical history of an ancient and global group of arachnids (Arachnida: Opiliones: Cyphophthalmi) with a new taxonomic arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Giribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Edgecombe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronald Clouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.61-74. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (1), pp.92-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13127-011-0041-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01774.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913679v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including secondary structure, fossils and molecular dating in the centipede tree of life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Diversity dynamics in New Caledonia: towards the end of the museum model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Espeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Giribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.06.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04915920v1</w:t>
+                <w:t xml:space="preserve">hal-04913673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panbiogeography of New Caledonia: a response to Heads (2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparative phylogeography of the centipedes Cryptops pictus and C. niuensis (Chilopoda) in New Caledonia, Fiji and Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Edgecombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Giribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13127-011-0041-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02321.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915927v1</w:t>
+                <w:t xml:space="preserve">hal-04913679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Iberian Peninsula: ancient history of a hot spot of mite harvestmen (Arachnida: Opiliones: Cyphophthalmi: Sironidae) diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Including secondary structure, fossils and molecular dating in the centipede tree of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Edgecombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Giribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-3642.2008.00512.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.301-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915938v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species' diversity in the New Caledonian endemic genera Cephalidiosus and Nobarnus (Insecta: Heteroptera: Tingidae), an approach using phylogeny and species' distribution modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Panbiogeography of New Caledonia: a response to Heads (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (8), pp.1625-1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02321.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01184.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04915953v1</w:t>
+                <w:t xml:space="preserve">hal-04915927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosive evolution of an ancient group of Cyphophthalmi (Arachnida: Opiliones) in the Balkan Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Giribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (1), pp.90-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9568,1229 +9633,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular data confirm family status for the Tryonicus–Lauraesilpha group (Insecta: Blattodea: Tryonicidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Species' diversity in the New Caledonian endemic genera Cephalidiosus and Nobarnus (Insecta: Heteroptera: Tingidae), an approach using phylogeny and species' distribution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ode.2008.10.005⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (1), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01184.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915955v1</w:t>
+                <w:t xml:space="preserve">hal-04915953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing biodiversity hypotheses in New Caledonia using phylogenetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Iberian Peninsula: ancient history of a hot spot of mite harvestmen (Arachnida: Opiliones: Cyphophthalmi: Sironidae) diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Giribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02143.x⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (4), pp.785-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-3642.2008.00512.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04915948v1</w:t>
+                <w:t xml:space="preserve">hal-04915938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D revolution in communicating science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Molecular data confirm family status for the Tryonicus–Lauraesilpha group (Insecta: Blattodea: Tryonicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Ruthensteiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ode.2008.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/453450d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular phylogeny of the major clades of Pseudoscorpiones (Arthropoda: Chelicerata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Testing biodiversity hypotheses in New Caledonia using phylogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Giribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (8), pp.1433-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02143.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.06.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915975v1</w:t>
+                <w:t xml:space="preserve">hal-04915948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the endemic New Caledonian cockroach Lauraesilpha . Testing competing hypotheses of diversification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A 3D revolution in communicating science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pellens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Grandcolas</w:t>
+                <w:t xml:space="preserve">Bernhard Ruthensteiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2008.00204.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 453 (7194), pp.450-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/453450d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04915969v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonia: a very old Darwinian island?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">First molecular phylogeny of the major clades of Pseudoscorpiones (Arthropoda: Chelicerata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Giribet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0122⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.170-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915980v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution on a shaky piece of Gondwana: is local endemism recent in New Caledonia?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analysis of the endemic New Caledonian cockroach Lauraesilpha . Testing competing hypotheses of diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Budinoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21 (1), pp.2-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00042.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.802-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2008.00204.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916643v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and parallelism: is a new life ahead of old concepts?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">New Caledonia: a very old Darwinian island?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00047.x⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 363 (1508), pp.3309-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916656v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping characters on a tree with or without the outgroups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Convergence and parallelism: is a new life ahead of old concepts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 20 (6), pp.579-582. </w:t>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00037.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00047.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916660v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometric mean length, a new statistic to describe the distribution of character steps on a tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Evolution on a shaky piece of Gondwana: is local endemism recent in New Caledonia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolors Piulachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.2-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00042.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping characters on a tree with or without the outgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (6), pp.579-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00037.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometric mean length, a new statistic to describe the distribution of character steps on a tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (3), pp.219-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10800,160 +11072,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cherche midi; CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10963,250 +11235,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la génomique environnementale renouvelle la collecte des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Noucher; Laurent Polidori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2020, 978-2-271-13213-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and prospects of environmental DNA in neotropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailyn Adriana Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Iribar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Ecosystems in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, Academic Press, pp.331-373, 2020, Advances in Ecological Research, 978-0-12-821134-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11274,51 +11546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56A5D816"/>
+    <w:nsid w:val="AD592F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11505,51 +11777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-murienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1474-7829" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111180228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ferr&#237;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Asensio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Fern&#224;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70141" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Covain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10228-025-01028-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn&#8208;oyac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quartarollo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes-Lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pellissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quartarollo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gargallo&#8208;garriga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Grau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llusi&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alejandra Camacho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Men&#233;ndez-Guerrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Horv&#225;th" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Cadar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyae067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10634" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gargallo-Garriga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Iribar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Covain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diamond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Lancaster" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Pinsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04554209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Lawlor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alex Baecher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00527-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-023-00463-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rongier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Petitclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jaouen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.11.e91577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103513" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mokany" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16533" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Merino-Viteri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14495" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Djern&#230;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.80.e75819" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chevalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2022.100039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decotte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30842-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060858v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Decotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13544" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03824009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fl&#252;ck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13412-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01724" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard&#8208;hansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13393" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmesbah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Viloria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4568328" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995383v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cilleros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.158" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Bourgeaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1198-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret&#8201;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.646" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404214v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ory" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1666683" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gobbi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.2.e38693" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Costa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Attal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel L. Viloria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cerdan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.7.e37518" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404097v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Garz&#243;n-Ordu&#241;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brower" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18473/lepi.72i1.a6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sothers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghillean Prance" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxiang Xi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1500463" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631026v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hong-Wa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Baldwin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12509" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cally" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2014.971262" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601477v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022744" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291852v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1074196" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095594v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.532.6176" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913637v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6053" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savel Daniels" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buckley" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mayer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Giribet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2648" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cally" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solb&#232;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grosso" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.2.e4244" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913662v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Benavides" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Prendini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Hormiga" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0932" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913613v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bonato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Drago" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12060" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913659v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rheims" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domingos Brescovit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-361" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913671v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Sharma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Clouse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01774.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z9F6P9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913673v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Espeland" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-254" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913679v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Edgecombe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-011-0041-7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915920v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.06.022" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKL5WPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915927v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02321.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00512.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915953v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01184.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XV1NVQP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Karaman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02180.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6N7S5XL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDHV6GC9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915948v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02143.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1XFJ3HK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915961v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ziegler" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ruthensteiner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/453450d" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915975v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harvey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.06.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2W1585S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915969v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budinoff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2008.00204.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R88WSRQT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915980v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0122" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916643v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Piulachs" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00042.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916656v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00047.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916660v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00037.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916665v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00017.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916680v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909735v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.01.001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-murienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1474-7829" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111180228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ferr&#237;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Asensio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Fern&#224;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106604" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Pinsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrett Wolfe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2515903123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes-Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pellissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quartarollo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Covain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10228-025-01028-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn&#8208;oyac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quartarollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gargallo&#8208;garriga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Grau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llusi&#224;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alejandra Camacho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Men&#233;ndez-Guerrero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Horv&#225;th" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Cadar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyae067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gargallo-Garriga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Iribar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109228" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04554209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Lawlor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alex Baecher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00527-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Covain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diamond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Lancaster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4111" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-023-00463-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rongier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Petitclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jaouen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.11.e91577" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mokany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16533" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Merino-Viteri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30842-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chevalier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2022.100039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14495" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Djern&#230;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.80.e75819" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060858v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Decotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13544" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03824009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fl&#252;ck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13412-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01724" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard&#8208;hansen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13393" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmesbah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Viloria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4568328" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cilleros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995372v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Bourgeaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1198-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret&#8201;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.646" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gobbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.2.e38693" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ory" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1666683" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404442v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Costa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Attal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel L. Viloria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404123v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cerdan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.7.e37518" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Garz&#243;n-Ordu&#241;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brower" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18473/lepi.72i1.a6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hong-Wa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Baldwin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12509" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sothers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghillean Prance" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxiang Xi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1500463" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cally" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2014.971262" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022744" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1074196" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095594v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.532.6176" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913637v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6053" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913643v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savel Daniels" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buckley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mayer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Giribet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2648" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913653v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cally" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solb&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grosso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.2.e4244" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913662v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Benavides" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Prendini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Hormiga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0932" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bonato" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Drago" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12060" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rheims" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domingos Brescovit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-361" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Sharma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Clouse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01774.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z9F6P9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Espeland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-254" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913679v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Edgecombe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-011-0041-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.06.022" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKL5WPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02321.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Karaman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02180.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6N7S5XL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01184.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XV1NVQP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00512.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915955v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDHV6GC9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915948v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02143.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1XFJ3HK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915961v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ziegler" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ruthensteiner" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/453450d" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915975v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harvey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.06.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2W1585S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915969v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budinoff" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2008.00204.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R88WSRQT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915980v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0122" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916656v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00047.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916643v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Piulachs" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00042.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916660v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00037.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916665v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00017.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916680v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909735v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.01.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>