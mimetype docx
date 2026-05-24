--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,11491 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11440 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jerome MURIENNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur CNRS au laboratoire CRBE (https://crbe.cnrs.fr/)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1474-7829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111180228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=Uc-eBGMAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond N and P fertilization: Tropical ground hexapod communities are tied to micronutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Ferrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bréchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Fernàndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106604. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species range shifts often speed ahead of their modeled climatic niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunno Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Pinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrett Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 123 (14), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2515903123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity Impacts Climate‐Induced Species Range Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunno Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics of the critically endangered Harttiella (Siluriformes, Loricariidae) based on complete mitochondrial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Covain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ichthyological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10228-025-01028-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting forest‐dweller local ecological knowledge and environmental DNA measurements of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jahn‐oyac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Quartarollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (6), pp.1382 - 1395. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution models: issues, challenges and outlooks for informed conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noèmie Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 524-525-526, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65583/xeis6969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No attenuation of fish and mammal biodiversity declines in the Guiana Shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes-Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Quartarollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 971, pp.179021. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronutrients are drivers of abundance, richness, and composition of soil insect communities in tropical rainforests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Ferrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Asensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gargallo‐garriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Llusià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (5), pp.e70200. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Rainfall and eDNA Washout Impact Estimations of Amazonian Biodiversity Patterns From Environmental Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.70141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for the monitoring and management of Tometes trilobatus , Hoplias aimara and Myloplus rhomboidalis , three exploited freshwater fish species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Covain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 425, pp.17. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2024011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Abdulhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing traits back into the equation: A roadmap to understand species redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Lancaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Pinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms, detection and impacts of species redistributions under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alex Baecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00527-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the threatened Harttiella (Siluriformes, Loricariidae) with environmental DNA: A comparison between metabarcoding and targeted digital PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Covain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.4111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of soil hexapod communities to increasing nitrogen in a subarctic grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Ferrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gargallo-Garriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Iribar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.109228. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the eDNA spatial signal in natural populations and its application for the monitoring of the threatened Harttiella (Siluriformes, Loricariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (9), pp.660-669. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polytypic species revisited: phylogenetic and morphological variation, taxonomic status, and geographical distribution of Trachops (Chiroptera: Phyllostomidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alejandra Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Menéndez-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Horváth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Cadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (5), pp.1001-1021. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyae067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Heighton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (10), pp.msad190. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional responses to deforestation in fish communities inhabiting neotropical streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13717-023-00463-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ants of French Guiana: 16S rRNA sequence dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e91577. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.11.e91577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring functional diversity from environmental DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Condachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (5), pp.934-944. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of soil hexapod communities to warming are mediated by microbial carbon and nitrogen in a subarctic grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Ferrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gargallo-Garriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Iribar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103513. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA reveals a mismatch between diversity facets of Amazonian fishes in response to contrasting geographical, environmental and anthropogenic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Mokany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Covain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (7), pp.1741-1758. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How tectonic, volcanic and climatic processes in Andean ‘sky islands’ shaped the diversification of endemic ground beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (11), pp.2077-2090. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of Blattoidea (Dictyoptera: Blattodea) with a revised classification of Blattidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Djernæs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.209-228. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/asp.80.e75819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the presence of the giant freshwater prawn, Macrobrachium rosenbergii, in French Guiana confirmed by citizen science and genetic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Biology and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (2), pp.100039. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watbs.2022.100039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Correa‐carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros‐mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.236-247. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low level of anthropization linked to harsh vertebrate biodiversity declines in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3290. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30842-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the spatial signal of environmental DNA in river systems using a community ecology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Decotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1274-1283. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying convolutional neural networks to speed up environmental DNA annotation in a highly diverse ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Flück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.10247. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-13412-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised phylogeny from complete mitochondrial genomes of phyllostomid bats resolves subfamilial classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alejandra Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Cadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Horváth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Merino-Viteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196 (4), pp.1591-1607. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03261181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-taxa environmental DNA inventories reveal distinct taxonomic and functional diversity in urban tropical forest fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Iribar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.e01724. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At each site its diversity: DNA barcoding reveals remarkable earthworm diversity in neotropical rainforests of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.103932. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian mammal monitoring using aquatic environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Richard‐hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Decotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.1875-1888. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the dietary diversity of Neotropical top predators using scat DNA metabarcoding: A case study on the elusive Giant Otter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aucourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), pp.889-900. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic notes on Euptychia modesta Butler, 1867, Neonympha alcinoe C. Felder &amp; R. Felder, 1867 and Euptychia pamela Hayward, 1957 (Lepidoptera: Nymphalidae: Satyrinae), with descriptions of three new genera, five new species and two new subspecies from Central and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benmesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Viloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anartia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4568328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting fish assemblages with environmental DNA: Does protocol matter? Testing eDNA metabarcoding method robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cilleros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species better track climate warming in the oceans than on land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Bourgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (8), pp.1044-1059. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1198-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of the genus Dyscolus (Coleoptera, Carabidae, Platynini) in Ecuadorian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 646, pp.1-55. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2020.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First case of parthenogenesis in ladybirds (Coleoptera: Coccinellidae) suggests new mechanisms for the evolution of asexual reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hemptinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Lucas Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Dutrillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.194-208. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitochondrial genome of the river stingray Potamotrygon orbignyi (Myliobatiformes: Potamotrygonidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Covain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.3153-3154. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23802359.2019.1666683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High altitude endemic carabid beetles as biogeographic indicators: a case study in equatorial Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gobbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.2.e38693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptcion de una nueva especie del genero Doxocopa Hübner, 1819, del Choco ecuatoriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benmesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel L. Viloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic eDNA for monitoring French Guiana biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cilleros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.7.e37518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the Code: Examination of Species Delimitations among Hamadryas Butterflies with DNA Barcodes Suggests Caribbean Cracker is Hamadryas februa Hübner (Nymphalidae: Biblidinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Garzón-Orduña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Brower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kamilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Iribar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Lepidopterists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18473/lepi.72i1.a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bañuls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145 (5), pp.585-594. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of short mitochondrial metabarcodes for the identification of Amazonian mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Catzeflis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Huguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (10), pp.1276 - 1283. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA reference libraries of French Guianese mosquitoes for barcoding and metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Talaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0176993. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the biogeographical history of Chrysobalanaceae from plastid genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sothers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghillean Prance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean G. Male</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenxiang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (6), pp.1089-1102. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.1500463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museomics illuminate the history of an extinct, paleoendemic plant lineage (&amp;lt;em&amp;gt;Hesperelaea&amp;lt;/em&amp;gt;, Oleaceae) known from an 1875 collection from Guadalupe Island, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubab Zedane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Hong-Wa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce G. Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (1), pp.44-57. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitochondrial genome ofLutzomyia (Nyssomyia) umbratilis (Diptera: Psychodidae), the main vector of Leishmania guyanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), pp.4219-4221. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/19401736.2015.1022748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun assembly of the complete mitochondrial genome of the neotropical cracker butterfly Hamadryas epinome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Iribar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Garzón-Orduña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.1864-1866. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/19401736.2014.971262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector soup: high‐throughput identification of Neotropical phlebotomine sand flies using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.172-182. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-free shotgun sequencing of the stone loach mitochondrial genome (Barbatula barbatula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), pp.4211-4212. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/19401736.2015.1022744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete mitochondrial genome of the gray mouse lemur, Microcebus murinus (Primates, Cheirogaleidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Crouau-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.3514-3516. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/19401736.2015.1074196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02291852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online database for mosquito (Diptera, Culicidae) occurrence records in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Talaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 532, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.532.6176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing of the mitochondrial genome of the avocado lace bug &amp;lt;em&amp;gt;Pseudacysta perseae&amp;lt;/em&amp;gt; (Heteroptera, Tingidae) using a genome skimming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338 (3), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A living fossil tale of Pangaean biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savel Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Giribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1775), pp.20132648. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2013.2648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun assembly of the assassin bug Brontostoma colossus mitochondrial genome (Heteroptera, Reduviidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kamilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 552 (1), pp.184-194. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2014.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An occurence records database of French Guiana harvestmen (Arachnida, Opiliones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Solbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.e4244. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.2.e4244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun assembly of the assassin bug &amp;lt;em&amp;gt;Brontostoma colossus&amp;lt;/em&amp;gt; mitochondrial genome (Heteroptera, Reduviidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kamilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 552 (1), pp.184-194. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2014.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species traits and phylogenetic conservatism of climate-induced range shifts in stream fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Grenouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.5053. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest refugia in Western and Central Africa as ‘museums’ of Mesozoic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Prendini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Hormiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Giribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.20120932. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2012.0932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of Geophilomorpha (Chilopoda) inferred from new morphological and molecular evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (5), pp.485-507. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity baseline of the French Guiana spider fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rheims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Domingos Brescovit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringerPlus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.361. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2193-1801-2-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of Cidaroida (Echinodermata: Echinoidea) based on mitochondrial and nuclear markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisms Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13127-012-0087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and biogeographical history of an ancient and global group of arachnids (Arachnida: Opiliones: Cyphophthalmi) with a new taxonomic arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Giribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Clouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (1), pp.92-130. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2011.01774.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of the centipedes Cryptops pictus and C. niuensis (Chilopoda) in New Caledonia, Fiji and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Edgecombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Giribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisms Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13127-011-0041-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity dynamics in New Caledonia: towards the end of the museum model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Espeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.254. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-11-254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including secondary structure, fossils and molecular dating in the centipede tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Edgecombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Giribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.301-313. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2010.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panbiogeography of New Caledonia: a response to Heads (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (8), pp.1625-1626. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02321.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iberian Peninsula: ancient history of a hot spot of mite harvestmen (Arachnida: Opiliones: Cyphophthalmi: Sironidae) diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Giribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (4), pp.785-800. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2008.00512.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species' diversity in the New Caledonian endemic genera Cephalidiosus and Nobarnus (Insecta: Heteroptera: Tingidae), an approach using phylogeny and species' distribution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandcolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive evolution of an ancient group of Cyphophthalmi (Arachnida: Opiliones) in the Balkan Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Karaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Giribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (1), pp.90-102. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02180.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular data confirm family status for the Tryonicus–Lauraesilpha group (Insecta: Blattodea: Tryonicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisms Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ode.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing biodiversity hypotheses in New Caledonia using phylogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (8), pp.1433-1434. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D revolution in communicating science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Ruthensteiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7194), pp.450-450. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/453450d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular phylogeny of the major clades of Pseudoscorpiones (Arthropoda: Chelicerata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Giribet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (1), pp.170-184. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2008.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis of the endemic New Caledonian cockroach Lauraesilpha . Testing competing hypotheses of diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandcolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (5), pp.802-812. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-0031.2008.00204.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonia: a very old Darwinian island?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 363 (1508), pp.3309-3317. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2008.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and parallelism: is a new life ahead of old concepts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00047.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution on a shaky piece of Gondwana: is local endemism recent in New Caledonia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolors Piulachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.2-7. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00042.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping characters on a tree with or without the outgroups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (6), pp.579-582. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00037.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometric mean length, a new statistic to describe the distribution of character steps on a tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (3), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la génomique environnementale renouvelle la collecte des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Murienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Noucher; Laurent Polidori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2020, 978-2-271-13213-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and prospects of environmental DNA in neotropical rainforests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailyn Adriana Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Iribar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Ecosystems in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, Academic Press, pp.331-373, 2020, Advances in Ecological Research, 978-0-12-821134-2. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11546,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD592F1F"/>
+    <w:nsid w:val="D8AFB54D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11777,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-murienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1474-7829" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111180228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468459v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ferr&#237;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Asensio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Fern&#224;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106604" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Pinsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrett Wolfe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2515903123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes-Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pellissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quartarollo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Covain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10228-025-01028-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn&#8208;oyac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quartarollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gargallo&#8208;garriga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Grau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llusi&#224;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alejandra Camacho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Men&#233;ndez-Guerrero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Horv&#225;th" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Cadar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyae067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gargallo-Garriga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Iribar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109228" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04554209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Lawlor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alex Baecher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00527-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Covain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diamond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Lancaster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4111" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-023-00463-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rongier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Petitclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jaouen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.11.e91577" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mokany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16533" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Merino-Viteri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30842-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chevalier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2022.100039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14495" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Djern&#230;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.80.e75819" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060858v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Decotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13544" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03824009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fl&#252;ck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13412-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01724" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard&#8208;hansen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13393" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmesbah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Viloria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4568328" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cilleros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995372v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Bourgeaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1198-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504601v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret&#8201;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.646" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gobbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.2.e38693" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ory" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1666683" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404442v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Costa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Attal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel L. Viloria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404123v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cerdan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.7.e37518" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Garz&#243;n-Ordu&#241;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brower" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18473/lepi.72i1.a6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hong-Wa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Baldwin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12509" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sothers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghillean Prance" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxiang Xi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1500463" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cally" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2014.971262" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022744" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1074196" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095594v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.532.6176" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913637v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6053" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913643v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savel Daniels" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buckley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mayer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Giribet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2648" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913653v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cally" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solb&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grosso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.2.e4244" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913662v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Benavides" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Prendini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Hormiga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0932" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bonato" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Drago" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12060" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rheims" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domingos Brescovit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-361" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Sharma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Clouse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01774.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z9F6P9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Espeland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-254" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913679v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Edgecombe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-011-0041-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.06.022" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKL5WPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02321.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Karaman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02180.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6N7S5XL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01184.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XV1NVQP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00512.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915955v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDHV6GC9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915948v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02143.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1XFJ3HK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915961v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ziegler" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ruthensteiner" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/453450d" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915975v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harvey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.06.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2W1585S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915969v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budinoff" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2008.00204.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R88WSRQT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915980v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0122" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916656v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00047.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916643v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Piulachs" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00042.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916660v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00037.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916665v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00017.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916680v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909735v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.01.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-murienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1474-7829" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111180228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=en&amp;user=Uc-eBGMAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ferr&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Asensio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Br&#233;chet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Fern&#224;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Pinsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casajus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrett Wolfe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2515903123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05579440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70345" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condachou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cuenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Covain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10228-025-01028-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn&#8208;oyac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quartarollo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes-Lima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pellissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Quartarollo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gargallo&#8208;garriga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Grau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llusi&#224;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Covain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04546169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diamond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Lancaster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17271" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04554209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Lawlor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alex Baecher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00527-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4111" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gargallo-Garriga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Iribar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109228" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alejandra Camacho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Men&#233;ndez-Guerrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Horv&#225;th" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Cadar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyae067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-023-00463-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rongier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Petitclerc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Jaouen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.11.e91577" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Milhau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060932v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mokany" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16533" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14495" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Djern&#230;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.80.e75819" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2022.100039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30842-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060858v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Decotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13544" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03824009v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fl&#252;ck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13412-w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Merino-Viteri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac055" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01724" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard&#8208;hansen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13393" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217686v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aucourd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.195" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmesbah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Viloria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4568328" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995383v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cilleros" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.158" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Bourgeaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1198-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret&#8201;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.646" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Lucas Soares" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Dutrillaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12339" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ory" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2019.1666683" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gobbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.2.e38693" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Attal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel L. Viloria" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cerdan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.7.e37518" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404097v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Garz&#243;n-Ordu&#241;a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Brower" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18473/lepi.72i1.a6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sothers" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghillean Prance" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenxiang Xi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1500463" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631026v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hong-Wa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jeziorski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Baldwin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12509" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632787v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cally" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2014.971262" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022744" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291852v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1074196" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.532.6176" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913643v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savel Daniels" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buckley" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mayer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Giribet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2648" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cally" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solb&#232;s" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grosso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.2.e4244" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913637v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6053" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913662v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Benavides" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Prendini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Hormiga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0932" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bonato" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Drago" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12060" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913659v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rheims" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domingos Brescovit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-361" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Sharma" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boyer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Clouse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01774.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z9F6P9L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Edgecombe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-011-0041-7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913673v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Espeland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-254" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.06.022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKL5WPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02321.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915938v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00512.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915953v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01184.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XV1NVQP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915934v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Karaman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02180.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6N7S5XL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915955v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDHV6GC9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915948v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02143.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1XFJ3HK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ziegler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ruthensteiner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/453450d" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915975v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harvey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.06.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2W1585S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915969v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budinoff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2008.00204.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R88WSRQT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915980v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0122" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916656v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00047.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916643v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolors Piulachs" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00042.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916660v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00037.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916665v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00017.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916680v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909735v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Adriana Gonzalez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.01.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>