--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -72,861 +72,865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plot level nitrogen stock is enhanced by a young agroforestry system in a mediterranean environment</w:t>
+                <w:t xml:space="preserve">Subsoil rhizosphere carbon enrichment and depletion: Processes and scaling in tree-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Clara Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martin-Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Laurie K Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99 (7), pp.182. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 216, pp.110103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-025-01264-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453949v1</w:t>
+                <w:t xml:space="preserve">hal-05546725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of aboveground and belowground biomass of Robinia pseudoacacia trees to total plant carbon stocks in a young agroforestry system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plot level nitrogen stock is enhanced by a young agroforestry system in a mediterranean environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Martin-Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ezzeddine Abbessi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110749⟩</w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (7), pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-025-01264-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266089v1</w:t>
+                <w:t xml:space="preserve">hal-05453949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution of aboveground and belowground biomass of Robinia pseudoacacia trees to total plant carbon stocks in a young agroforestry system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Martin-Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Leadley</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeddine Abbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.110749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622490v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scots pines colonizing the harsh environment of volcano slopes increased their hydraulic safety margin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t>
+                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo de Menezes Silva</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Ennajeh</w:t>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-023-02452-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4427-4438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212400v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the TEB and Surfatm models for heat flux modelling in urban area: comparison with flux measurements in Strasbourg (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scots pines colonizing the harsh environment of volcano slopes increased their hydraulic safety margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Têtè Sévérien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Mentec</w:t>
+                <w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Stella</w:t>
+                <w:t xml:space="preserve">Paulo de Menezes Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Najjar</w:t>
+                <w:t xml:space="preserve">Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kastendeuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Mustapha Ennajeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.856569⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-023-02452-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602363v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of Urban Land Management on the Cooling Properties of Urban Trees: Citizen Science and Laboratory Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Coupling the TEB and Surfatm models for heat flux modelling in urban area: comparison with flux measurements in Strasbourg (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena L Cárdenas</w:t>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
+                <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), 17 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.856569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su132413656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.856569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481849v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Phloem Feeding Insects on Leaf Ecophysiology Varies With Leaf Age</w:t>
               </w:r>
@@ -997,2312 +1001,2308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implications of Urban Land Management on the Cooling Properties of Urban Trees: Citizen Science and Laboratory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wielemans</w:t>
+                <w:t xml:space="preserve">Macarena L Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Gaillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132413656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960192v1</w:t>
+                <w:t xml:space="preserve">hal-03481849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in carbon and nitrogen related traits in apple trees: the effects of the light environment and crop load</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+                <w:t xml:space="preserve">Anna Wielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marquier</w:t>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bluy</w:t>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Saint-Joanis</w:t>
+                <w:t xml:space="preserve">Laetitia Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.61-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049915v1</w:t>
+                <w:t xml:space="preserve">hal-02960192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic matter rather than ectomycorrhizal diversity is related to urban tree health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability in carbon and nitrogen related traits in apple trees: the effects of the light environment and crop load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten van Geel</w:t>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Yu</w:t>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Peeters</w:t>
+                <w:t xml:space="preserve">Sylvie Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper van Acker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ramos</w:t>
+                <w:t xml:space="preserve">Brigitte Saint-Joanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (5), pp.1933-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893857v1</w:t>
+                <w:t xml:space="preserve">hal-03049915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of simulated light interception and tree transpiration to the level of detail of 3D tree reconstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil organic matter rather than ectomycorrhizal diversity is related to urban tree health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Geel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bournez</w:t>
+                <w:t xml:space="preserve">Kang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Landes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Najjar</w:t>
+                <w:t xml:space="preserve">Gerrit Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ngao</w:t>
+                <w:t xml:space="preserve">Kasper van Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.10.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342522v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar optical traits indicate that sealed planting conditions negatively affect urban tree health</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of simulated light interception and tree transpiration to the level of detail of 3D tree reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Geerts</w:t>
+                <w:t xml:space="preserve">Elena Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Marcos Ramos</w:t>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kastendeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.08.047⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622720v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation reflectance spectroscopy for biomonitoring of heavy metal pollution in urban soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Geel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Geerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Marcos Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 243, pp.1912-1922. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in ectomycorrhizal fungal communities associated with Silver linden (Tilia tomentosa) within and across urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten van Geel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ceulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper van Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiy207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street trees in Paris are sensitive to spring and autumn precipitation and recent climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre A. J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Kraepiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (1), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11252-017-0704-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and carbon balance are differently regulated by tree and shoot fruiting contexts: an integrative study on apple genotypes with contrasted bearing patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (9), pp.1395-1408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpx166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-crown spatial variability of leaf temperature and stomatal conductance enhanced by drought in apple trees as assessed by the RATP model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foliar optical traits indicate that sealed planting conditions negatively affect urban tree health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Geel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Ceulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marcos Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.036⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.895-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533847v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intra-crown spatial variability of leaf temperature and stomatal conductance enhanced by drought in apple trees as assessed by the RATP model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.340-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149371v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637035v1</w:t>
+                <w:t xml:space="preserve">hal-01149371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyphal growth in ingrowth mesh bags in Fagus sylvatica, Quercus petraea and Pinus pinaster stands in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Delerue</w:t>
+                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frida Andreasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masako Dannoura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.111-117. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2015.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01222425v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyphal growth in ingrowth mesh bags in Fagus sylvatica, Quercus petraea and Pinus pinaster stands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ronald Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+                <w:t xml:space="preserve">Florian Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Frida Andreasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Brechet</w:t>
+                <w:t xml:space="preserve">Masako Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2015.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390401v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of soil CO2 efflux linked to soil parameters and ecosystem characteristics in a temperate beech forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Granier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.11.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964567v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability of soil CO2 efflux linked to soil parameters and ecosystem characteristics in a temperate beech forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masako M. Dannoura</w:t>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Fresneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">André Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 154-155, pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652532v1</w:t>
+                <w:t xml:space="preserve">hal-00964567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,51 +3379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotope discrimination during litter decomposition can be explained by selective use of substrate with differing δ13C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Francesca M.-F. Cotrufo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3464,1001 +3464,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masako M. Dannoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00353850v1</w:t>
+                <w:t xml:space="preserve">hal-02652532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of fluxes and stand growth in a young beech forest at Hesse, North-eastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Longdoz</w:t>
+                <w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gross</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 319 (1-2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883444v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00353850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of autotrophic and heterotrophic components of soil respiration by trenching is sensitive to corrections for root decomposition and changes in soil water content</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+                <w:t xml:space="preserve">Ten years of fluxes and stand growth in a young beech forest at Hesse, North-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Longdoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660129v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-calibration functions for soil CO2 efflux measurement systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Estimation of autotrophic and heterotrophic components of soil respiration by trenching is sensitive to corrections for root decomposition and changes in soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Longdoz</w:t>
+                <w:t xml:space="preserve">Bernard B. Longdoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Perrin</w:t>
+                <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vincent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 63, pp.477-484. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 301 (1-2), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2006028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-007-9425-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00392216v1</w:t>
+                <w:t xml:space="preserve">hal-02660129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-calibration functions for soil CO2 efflux measurements systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Perrin</w:t>
+                <w:t xml:space="preserve">Cross-calibration functions for soil CO2 efflux measurement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+                <w:t xml:space="preserve">B. Longdoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63 (5), pp.477-484. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+              <w:t xml:space="preserve">, 2006, 63, pp.477-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2006028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661355v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00392216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the contribution of leaf litter decomposition to soil CO2 efflux in a beech forest using 13C-depleted litter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Cross-calibration functions for soil CO2 efflux measurements systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Longdoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (5), pp.477-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674301v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variation of soil respiration in a beech forest ecosystem over a six-year study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Granier</w:t>
+                <w:t xml:space="preserve">Estimating the contribution of leaf litter decomposition to soil CO2 efflux in a beech forest using 13C-depleted litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (10), pp.1768-1776</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883781v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variation of soil respiration in a beech forest ecosystem over a six-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Granier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (6), pp.499-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2004044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interannual variation of soil respiration in a beech forest ecosystem over a six-year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61, pp.499-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2004044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4468,138 +4602,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Le fonctionnement écophysiologique des espèces fruitières : une diversité de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique - Risques et opportunités en régions tempérées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, pp.81-112, 2022, 978-2-7592-3251-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4746,51 +4880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110749" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.625689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bournez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.10.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre A. J. David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0704-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx166" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222425v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald Bakker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Andreasson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H191TB3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.11.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B3R5Q8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca M.-F. Cotrufo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-51-2011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9425-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NG88F42B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Longdoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883781v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679062v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110749" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.625689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bournez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.10.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre A. J. David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0704-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx166" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald Bakker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Andreasson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.08.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H191TB3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.11.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B3R5Q8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca M.-F. Cotrufo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-51-2011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9425-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NG88F42B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Longdoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>