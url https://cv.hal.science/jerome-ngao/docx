--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -2549,303 +2549,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyphal growth in ingrowth mesh bags in Fagus sylvatica, Quercus petraea and Pinus pinaster stands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+                <w:t xml:space="preserve">Mark Ronald Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Najjar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Andreasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masako Dannoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637035v1</w:t>
+                <w:t xml:space="preserve">hal-01222425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyphal growth in ingrowth mesh bags in Fagus sylvatica, Quercus petraea and Pinus pinaster stands in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Régulation du climat thermique urbain par les arbres : ombrage et température du couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kastendeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masako Dannoura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622648823879841E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01222425v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
@@ -2857,51 +2857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,51 +3379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotope discrimination during litter decomposition can be explained by selective use of substrate with differing δ13C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Francesca M.-F. Cotrufo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3871,51 +3871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of autotrophic and heterotrophic components of soil respiration by trenching is sensitive to corrections for root decomposition and changes in soil water content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Longdoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,51 +4134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-calibration functions for soil CO2 efflux measurements systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Longdoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,51 +4268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the contribution of leaf litter decomposition to soil CO2 efflux in a beech forest using 13C-depleted litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variation of soil respiration in a beech forest ecosystem over a six-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4880,51 +4880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110749" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.625689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bournez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.10.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre A. J. David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0704-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx166" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald Bakker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Andreasson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.08.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H191TB3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.11.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B3R5Q8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca M.-F. Cotrufo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-51-2011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9425-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NG88F42B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Longdoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110749" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#232; S&#233;v&#233;rien Barigah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Menezes Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Humbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-023-02452-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mentec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kastendeuch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.856569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.625689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena L C&#225;rdenas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132413656" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Geel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Peeters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Acker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225714" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bournez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.10.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Geerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marcos Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre A. J. David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0704-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx166" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.02.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald Bakker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Andreasson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.08.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H191TB3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622648823879841E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.11.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B3R5Q8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca M.-F. Cotrufo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-51-2011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9425-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NG88F42B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Longdoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>