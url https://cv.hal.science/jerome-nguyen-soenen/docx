--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -3596,51 +3596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61FF329C"/>
+    <w:nsid w:val="E7ABFCF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>