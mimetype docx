--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -147,3388 +147,3457 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déprescription : enjeux d’une collaboration MG-PO (communication orale plénière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pharmacie Clinique, Mar 2026, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité d'une intervention multi-facette visant à déprescrire les inhibiteurs de la pompe à protons en soins primaires : essai contrôlé pragmatique en grappes en population (Session Le slam de la recherche, 3 minutes chrono)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry-Pierre Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e congrès de médecine générale France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of a multi-faceted intervention to deprescribe proton pump inhibitors in primary care: a population-based, pragmatic, cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Schirr-Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Deprescribing (ICOD2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de médecine générale de Nantes Université, Sep 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential item functioning in the French revised Patients’ Attitudes Toward Deprescribing questionnaire: a case analysis from the DeprescrIPP trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Deprescribing (ICOD2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de médecine générale de Nantes Université, Sep 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaires évaluant la déprescription à destination des professionnels de santé : une revue systématique de la littérature (communication orale, session Thérapies médicamenteuses et iatrogènie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Presneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème congrès national du CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Collège National des Généralistes Enseignants, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données manquantes importent-elles dans le questionnaire Attitude des Patients vis-à-vis de la Déprescription? Une revue systématique et deux analyses de cas. (communication orale, session recherche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristie Rebecca Weir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tabea Jungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème congrès national du CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Collège National des Généralistes Enseignants, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaire &amp;quot;Attitude des patients envers la déprescription&amp;quot; dans un essai de déprescription des inhibiteurs de la pompe à protons : propriétés psychométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la Recherche en Soins Primaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux des thèses de médecine générale soutenues par les étudiants en DES de MG à l’Université de Nantes entre 2012 à 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télé-expertise dermatologique à partir de photographies prises avec un smartphone par des médecins généralistes en cas de suspicion de mélanome : évaluation de la concordance de prise en charge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Costanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Schmeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Dec 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évènements indésirables rapportés par les médecins généralistes pendant la période de crise sanitaire (COVID-19) : étude par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès national de CNGE Collège Académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE Collège Académique, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d’un document d’éducation des patients pour la déprescription des inhibiteurs de la pompe à protons : une étude par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e Congrès national de CNGE Collège Académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement et évaluation des performances de filtres de recherche pour identifier les articles traitant de la déprescription dans Pubmed et Embase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William G. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e Congrès national de CNGE Collège Académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suitability of patient education materials on proton pump inhibitors deprescribing: a focused review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14è Congrès de la Médecine générale france</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de la Médecine Générale France (CMGF), Jul 2020, E-Congrès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the Future of Research on Deprescribing: Results From a Survey of Early Career Researchers at the 2nd International Conference on Deprescribing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristie Rebecca Weir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 136 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bcpt.70049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déprescription en médecine générale. Une revue ciblée de la littérature française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Le Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 214, pp.272-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.214.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d'une intervention multi-facette de déprescription des inhibiteurs de la pompe à protons menée par les délégués d'Assurance maladie dans les cabinets de médecine générale (DesprescrIPP-DAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Artarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 204, pp.254-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56746/EXERCER.2024.204.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of search filters to retrieve medication discontinuation articles in Medline and Embase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wade Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hir.12516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does missing data matter in the revised Patients' Attitude Towards Deprescribing questionnaire? A systematic review and two case analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristie Rebecca Weir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tabea Jungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.296-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sapharm.2023.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of a multi-faceted intervention to deprescribe proton pump inhibitors in primary care: protocol for a population-based, pragmatic, cluster-randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Schirr-Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12913-022-07496-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03580570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of search filters to identify articles on deprescribing in Medline and Embase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wade Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12874-022-01515-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03694388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidents de sécurité des patients pendant la période de crise sanitaire ( COVID-19) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (179), pp.25-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.179.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Patient Education Material for Proton Pump Inhibitor Deprescribing: A Mixed-Methods Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.10600280211046630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10600280211046630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-safety incidents during COVID-19 health crisis in France: An exploratory sequential multi-method study in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (1), pp.142-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13814788.2021.1945029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil de délivrance des antidépresseurs chez l’enfant et l’adolescent en Midi-Pyrénées entre 2015 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Driot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Birebent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69 (1), pp.7-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2020.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la dépression de l’enfant et l’adolescent en soins premiers : une métarevue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Driot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Birebent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (1), pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of patient education materials on proton-pump inhibitors deprescribing: a focused review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76 (1), pp.17-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00228-019-02779-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500935v1</w:t>
-              </w:r>
-[...1303 lines deleted...]
-                <w:t xml:space="preserve">hal-03565813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes towards deprescribing among proton pomp inhibitors chronic users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Deprescribing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kolding, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of search filters to identify articles on deprescribing in Medline and Embase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wade Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Deprescribing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kolding, Denmark. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude des patients consommateurs chroniques d'IPP envers la déprescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of a multi-faceted intervention to deprescribe PPIs in primary care: protocol for a population-based pragmatic trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th NAPCRG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtuelle, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3596,51 +3665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7ABFCF9"/>
+    <w:nsid w:val="702C9871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3827,51 +3896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-nguyen-soenen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6023-8892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZG-8424-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Rebecca Weir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.70049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Lagadec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04979542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Artarit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nanin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.204.254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Thompson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tabea Jungo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2023.12.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01515-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Am&#233;lineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hild" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daviot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10600280211046630" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1945029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04184869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Verges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birebent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.10.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.07.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02779-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry-Pierre Riche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04798653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laigle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Presneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04799199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Costanza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Schmeltz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Am&#233;lineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Thompson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608692v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-nguyen-soenen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6023-8892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZG-8424-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry-Pierre Riche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04798653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laigle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Presneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04799199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Rebecca Weir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tabea Jungo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Costanza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Schmeltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Am&#233;lineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hild" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daviot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Thompson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.70049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Lagadec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04979542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Artarit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nanin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.204.254" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Thompson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12516" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2023.12.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01515-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Am&#233;lineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.25" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10600280211046630" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1945029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04184869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Verges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birebent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.10.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.07.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02779-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>