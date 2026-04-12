--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (23)</w:t>
+        <w:t xml:space="preserve">Vidéo (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -339,169 +339,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les thermes de Caracalla : nouvelles recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100640v1</w:t>
+                <w:t xml:space="preserve">hal-05578682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -545,81 +545,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504502v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -663,553 +663,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444476v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mudry</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04512484v1</w:t>
+                <w:t xml:space="preserve">hal-05444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Domus Augustana : la partie privée du palais impérial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538571v1</w:t>
+                <w:t xml:space="preserve">hal-04512484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La basilique du Latran en 320 ap. J.-C., quand Rome devient chrétienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Domus Augustana : la partie privée du palais impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Morineau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04493378v1</w:t>
+                <w:t xml:space="preserve">hal-04538571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La volière de Varron : la mise en scène du repas</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La basilique du Latran en 320 ap. J.-C., quand Rome devient chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739537v1</w:t>
+                <w:t xml:space="preserve">hal-04493378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le triomphe à Rome : de la cérémonie religieuse au grand spectacle</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La volière de Varron : la mise en scène du repas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -1241,447 +1241,447 @@
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003263v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le triomphe à Rome : de la cérémonie religieuse au grand spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Villedieu</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04288952v1</w:t>
+                <w:t xml:space="preserve">hal-05003263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069740v1</w:t>
+                <w:t xml:space="preserve">hal-03983015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Barbet</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03983015v1</w:t>
+                <w:t xml:space="preserve">hal-04288952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La brique et le marbre à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -1695,111 +1695,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288874v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Rome en hiver</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La brique et le marbre à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -1813,111 +1813,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038668v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Rome en hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -1931,103 +1931,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605949v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2049,103 +2049,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2167,111 +2167,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2285,111 +2285,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431529v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2403,103 +2403,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390519v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2521,111 +2521,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2639,111 +2639,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278465v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les marchés de Trajan</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2757,575 +2757,693 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969330v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les marchés de Trajan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les automates antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02167926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction by gesture recognition: a tool to virtually revive the automata of the Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd ConVRgence (VRIC) Laval Virtual 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Laval, France. pp.110-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2020..3316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma in Tabula. La Rome virtuelle à disposition de publics pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Imagerie numérique et patrimoine culturel : représentation et transmission des connaissances, 42, [12 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/insitu.27236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208706v1</w:t>
-              </w:r>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">hal-02546867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les automates dans l'antiquité : sources, fonctions et restitution virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Normandie Université, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NORMC009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02997617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3393,51 +3511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB1ECA6E"/>
+    <w:nsid w:val="AE78C440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3624,51 +3742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9083-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250229633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02997617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9083-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250229633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02997617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>