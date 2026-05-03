--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -221,89 +221,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Auguste : premier empereur de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les thermes de Caracalla : nouvelles recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -315,113 +315,113 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505696v1</w:t>
+                <w:t xml:space="preserve">hal-05578682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les thermes de Caracalla : nouvelles recherches</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Auguste : premier empereur de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -433,107 +433,107 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578682v1</w:t>
+                <w:t xml:space="preserve">hal-05505696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -551,107 +551,107 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100640v1</w:t>
+                <w:t xml:space="preserve">hal-05444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -669,107 +669,107 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504502v1</w:t>
+                <w:t xml:space="preserve">hal-05100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -787,51 +787,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444476v1</w:t>
+                <w:t xml:space="preserve">hal-05504502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
               </w:r>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1315,51 +1315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,381 +1401,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
+                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Barbet</w:t>
+                <w:t xml:space="preserve">Françoise Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983015v1</w:t>
+                <w:t xml:space="preserve">hal-04288952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288952v1</w:t>
+                <w:t xml:space="preserve">hal-04069740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069740v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La brique et le marbre à Rome</w:t>
               </w:r>
@@ -2463,51 +2463,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2557,75 +2557,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278524v1</w:t>
+                <w:t xml:space="preserve">hal-03390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2675,51 +2675,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390519v1</w:t>
+                <w:t xml:space="preserve">hal-03278524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
               </w:r>
@@ -3030,412 +3030,412 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02167926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les automates dans l'antiquité : sources, fonctions et restitution virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Normandie Université, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020NORMC009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02997617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma in Tabula. La Rome virtuelle à disposition de publics pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Imagerie numérique et patrimoine culturel : représentation et transmission des connaissances, 42, [12 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.27236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction by gesture recognition: a tool to virtually revive the automata of the Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ConVRgence (VRIC) Laval Virtual 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Laval, France. pp.110-117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IJVR.2020..3316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546867v1</w:t>
-              </w:r>
-[...224 lines deleted...]
-                <w:t xml:space="preserve">tel-02997617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3511,51 +3511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE78C440"/>
+    <w:nsid w:val="0BBD0EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3742,51 +3742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9083-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250229633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02997617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9083-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250229633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02997617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>