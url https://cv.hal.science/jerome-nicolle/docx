--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -221,89 +221,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les thermes de Caracalla : nouvelles recherches</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Auguste : premier empereur de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -315,113 +315,113 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578682v1</w:t>
+                <w:t xml:space="preserve">hal-05505696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Auguste : premier empereur de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les thermes de Caracalla : nouvelles recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -433,107 +433,107 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505696v1</w:t>
+                <w:t xml:space="preserve">hal-05578682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -551,107 +551,107 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444476v1</w:t>
+                <w:t xml:space="preserve">hal-05100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -669,107 +669,107 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100640v1</w:t>
+                <w:t xml:space="preserve">hal-05504502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -787,51 +787,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504502v1</w:t>
+                <w:t xml:space="preserve">hal-05444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
               </w:r>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1315,51 +1315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2085,75 +2085,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890436v1</w:t>
+                <w:t xml:space="preserve">hal-03605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2203,75 +2203,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810559v1</w:t>
+                <w:t xml:space="preserve">hal-03890436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2321,51 +2321,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605949v1</w:t>
+                <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
@@ -3030,412 +3030,412 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02167926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction by gesture recognition: a tool to virtually revive the automata of the Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd ConVRgence (VRIC) Laval Virtual 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Laval, France. pp.110-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2020..3316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma in Tabula. La Rome virtuelle à disposition de publics pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Imagerie numérique et patrimoine culturel : représentation et transmission des connaissances, 42, [12 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.27236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les automates dans l'antiquité : sources, fonctions et restitution virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Normandie Université, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NORMC009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02997617v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-02546867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3511,51 +3511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BBD0EA5"/>
+    <w:nsid w:val="8ADD3CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3742,51 +3742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9083-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250229633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02997617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-nicolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9083-3082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250229633" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02997617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>