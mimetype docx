--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -766,239 +766,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step forward in the study of photosynthetic limitation by CO 2 diffusion into the mesophyll</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projecting future forest microclimate using a land surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inne Vanderkelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19910⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.024030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad1f04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633425v1</w:t>
+                <w:t xml:space="preserve">hal-04467792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projecting future forest microclimate using a land surface model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A step forward in the study of photosynthetic limitation by CO 2 diffusion into the mesophyll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.024030. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad1f04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467792v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of clear-cutting forests on the environment</w:t>
               </w:r>
@@ -1073,295 +1073,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting stem water uptake and storage dynamics of water-saver and water-spender species during drought and recovery</w:t>
+                <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Martín‐gómez</w:t>
+                <w:t xml:space="preserve">Claudia Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulises Rodríguez-Robles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Ilja M. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpad032⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160237v1</w:t>
+                <w:t xml:space="preserve">hal-04304247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting stem water uptake and storage dynamics of water-saver and water-spender species during drought and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Martín‐gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Voigt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Ulises Rodríguez-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilja M. Reiter</w:t>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304247v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t>
               </w:r>
@@ -1600,593 +1600,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic offsets between bulk plant water and its sources are larger in cool and wet environments</w:t>
+                <w:t xml:space="preserve">Explicitly accounting for needle sugar pool size crucial for predicting intra‐seasonal dynamics of needle carbohydrates δ &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O and δ &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt; C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier de la Casa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrià Barbeta</w:t>
+                <w:t xml:space="preserve">Kersti Leppä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asun Rodríguez-Uña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
+                <w:t xml:space="preserve">Yu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuli Launiainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansgar Kahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-26-4125-2022⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (6), pp.2044 - 2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778871v1</w:t>
+                <w:t xml:space="preserve">hal-04115056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global modelling of soil carbonyl sulfide exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Elliott Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (9), pp.2427 - 2463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-19-2427-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining forest cover to enhance temperature buffering under future climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel de Lombaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vangansbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 810 (151338), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicitly accounting for needle sugar pool size crucial for predicting intra‐seasonal dynamics of needle carbohydrates δ &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O and δ &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt; C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Tang</w:t>
+                <w:t xml:space="preserve">Isotopic offsets between bulk plant water and its sources are larger in cool and wet environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier de la Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Barbeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asun Rodríguez-Uña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ansgar Kahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236 (6), pp.2044 - 2060. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (15), pp.4125 - 4146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-4125-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115056v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor pressure deficit constrains transpiration and photosynthesis in holm oak: A comparison of three methods during summer drought.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Óscar Mendoza-Herrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,299 +2538,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature‐sensitive biochemical 18O‐fractionation and humidity‐dependent attenuation factor are needed to predict δ18O of cellulose from leaf water in a grassland ecosystem</w:t>
+                <w:t xml:space="preserve">Forest microclimates and climate change: Importance, drivers and future research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina T. Hirl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Ostler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan C Baca Cabrera</w:t>
+                <w:t xml:space="preserve">Miska Luoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Scheffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Zellweger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17111⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2279-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114884v1</w:t>
+                <w:t xml:space="preserve">hal-03293490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest microclimates and climate change: Importance, drivers and future research agenda</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature‐sensitive biochemical 18O‐fractionation and humidity‐dependent attenuation factor are needed to predict δ18O of cellulose from leaf water in a grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Scheffers</w:t>
+                <w:t xml:space="preserve">Regina T. Hirl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Zellweger</w:t>
+                <w:t xml:space="preserve">Ulrike Ostler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Schäufele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Baca Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (11), pp.2279-2297. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.17111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03293490v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of carbonyl sulfide biosphere exchange in the Simple Biosphere Model (SiB4)</w:t>
               </w:r>
@@ -2976,51 +2976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Martín‐gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,602 +3212,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explanation for the isotopic offset between soil and stem water in a temperate tree species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric responses of ecosystem productivity to rainfall anomalies vary inversely with mean annual rainfall over the conterminous United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Gimeno</w:t>
+                <w:t xml:space="preserve">Amen Al‐yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Clavé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Fréjaville</w:t>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam P. Jones</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Ballantyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16564⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (12), pp.6959 - 6973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187004v1</w:t>
+                <w:t xml:space="preserve">hal-03376713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric responses of ecosystem productivity to rainfall anomalies vary inversely with mean annual rainfall over the conterminous United States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amen Al‐yaari</w:t>
+                <w:t xml:space="preserve">An explanation for the isotopic offset between soil and stem water in a temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
+                <w:t xml:space="preserve">Teresa Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus Reichstein</w:t>
+                <w:t xml:space="preserve">Laura Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Ballantyne</w:t>
+                <w:t xml:space="preserve">Sam P. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (12), pp.6959 - 6973. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (3), pp.766-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376713v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining ecophysiological responses of European beech ecosystems to drought</w:t>
+                <w:t xml:space="preserve">µgreen-db: a reference database for the 23S rRNA gene of eukaryotic plastids and cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Ogee</w:t>
+                <w:t xml:space="preserve">Damien Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107780⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62555-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557077v1</w:t>
+                <w:t xml:space="preserve">hal-02937987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µgreen-db: a reference database for the 23S rRNA gene of eukaryotic plastids and cyanobacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining ecophysiological responses of European beech ecosystems to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Plassard</w:t>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+                <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Sauze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62555-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937987v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The O-18 ecohydrology of a grassland ecosystem - predictions and observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina T. Hirl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Ostler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Schäufele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,373 +3865,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel optimization approach incorporating non-stomatal limitations predicts stomatal behaviour in species from six plant functional types</w:t>
+                <w:t xml:space="preserve">Soil exchange rates of COS and (COO)-O-18 differ with the diversity of microbial communities and their carbonic anhydrase enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
+                <w:t xml:space="preserve">Laura K. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Saavedra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Kristin Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda E. Medlyn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Esther Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (5), pp.1639-1651. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.290-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0270-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625702v1</w:t>
+                <w:t xml:space="preserve">hal-02619916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil exchange rates of COS and (COO)-O-18 differ with the diversity of microbial communities and their carbonic anhydrase enzymes</w:t>
+                <w:t xml:space="preserve">A novel optimization approach incorporating non-stomatal limitations predicts stomatal behaviour in species from six plant functional types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura K. Meredith</w:t>
+                <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Singer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Belinda E. Medlyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (2), pp.290-300. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (5), pp.1639-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0270-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619916v1</w:t>
+                <w:t xml:space="preserve">hal-02625702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexplained hydrogen isotope offsets complicate the identification and quantification of tree water sources in a riparian forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam P. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (4), pp.2129-2146. </w:t>
@@ -4429,77 +4429,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Kaisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Wohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam P. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (13), pp.9425-9440. </w:t>
@@ -4531,736 +4531,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled biological and abiotic mechanisms driving carbonyl sulfide production in soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling water and carbon fluxes to constrain estimates of transpiration: the TEA algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Youngerman</w:t>
+                <w:t xml:space="preserve">Jacob a. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Whelan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems2030037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.3617-3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JG004727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620680v1</w:t>
+                <w:t xml:space="preserve">hal-02621566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of soil pH on soil carbonic anhydrase activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Nitrogen fertilization reduces the capacity of soils to take up atmospheric carbonyl sulphide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Kaisermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Wohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems2040062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-597-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627194v1</w:t>
+                <w:t xml:space="preserve">hal-02618368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviews and syntheses: Carbonyl sulfide as a multi-scale tracer for carbon and water cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Coupled biological and abiotic mechanisms driving carbonyl sulfide production in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura K. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Youngerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georg Wohlfahrt</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3625-2018⟩</w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems2030037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02104411v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fertilization reduces the capacity of soils to take up atmospheric carbonyl sulphide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Jones</w:t>
+                <w:t xml:space="preserve">The role of soil pH on soil carbonic anhydrase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Wohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems2040062⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.597-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-597-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618368v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling water and carbon fluxes to constrain estimates of transpiration: the TEA algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacob a. Nelson</w:t>
+                <w:t xml:space="preserve">Reviews and syntheses: Carbonyl sulfide as a multi-scale tracer for carbon and water cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Sinikka Lennartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Richard Wehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Knauer</w:t>
+                <w:t xml:space="preserve">Georg Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (12), pp.3617-3632. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.3625-3657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JG004727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3625-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621566v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Mesophyll Conductance from Measurements of C 18 OO Photosynthetic Discrimination and Carbonic Anhydrase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5333,64 +5333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5441,103 +5441,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive estimates of soil carbonic anhydrase activity and associated soil water oxygen isotope composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel P. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Wohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (12), pp.6363-6377. </w:t>
@@ -5575,90 +5575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction of soil phototrophs and fungi with pH and their impact on soil CO 2 , CO 18 O and OCS exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5709,51 +5709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryophyte gas-exchange dynamics along varying hydration status reveal a significant carbonyl sulphide (COS) sink in the dark and COS source in the light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,575 +5971,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience to seasonal heat wave episodes in a Mediterranean pine forest</w:t>
+                <w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedör Tatarinov</w:t>
+                <w:t xml:space="preserve">Yiying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Rotenberg</w:t>
+                <w:t xml:space="preserve">James Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamir Klein</w:t>
+                <w:t xml:space="preserve">Matthew J. Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Naudts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13791⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (9), pp.2951 - 2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636062v1</w:t>
+                <w:t xml:space="preserve">hal-01587561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale predictions of massive conifer mortality due to chronic temperature rise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic leaf gas-exchange strategy is conserved in woody plants under changing ambient CO2: evidence from carbon isotope discrimination in paleo and CO2enrichment studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. Williams</w:t>
+                <w:t xml:space="preserve">Steven L. Voelker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Xu</w:t>
+                <w:t xml:space="preserve">J. Renée Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. T. Pockman</w:t>
+                <w:t xml:space="preserve">Frederick C. Meinzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. T. Dickman</w:t>
+                <w:t xml:space="preserve">Rebecca Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin K.-F. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate2873⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.889-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639603v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic leaf gas-exchange strategy is conserved in woody plants under changing ambient CO2: evidence from carbon isotope discrimination in paleo and CO2enrichment studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilience to seasonal heat wave episodes in a Mediterranean pine forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick C. Meinzer</w:t>
+                <w:t xml:space="preserve">Fedör Tatarinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Anderson</w:t>
+                <w:t xml:space="preserve">Eyal Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin K.-F. Bader</w:t>
+                <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13102⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (2), pp.485-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01516281v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t>
+                <w:t xml:space="preserve">Multi-scale predictions of massive conifer mortality due to chronic temperature rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiying Chen</w:t>
+                <w:t xml:space="preserve">N. G. Mcdowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Ryder</w:t>
+                <w:t xml:space="preserve">A. P. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
+                <w:t xml:space="preserve">C. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Mcgrath</w:t>
+                <w:t xml:space="preserve">W. T. Pockman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Naudts</w:t>
+                <w:t xml:space="preserve">L. T. Dickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (9), pp.2951 - 2972. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.295-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587561v1</w:t>
+                <w:t xml:space="preserve">hal-02639603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of water and light availability after thinning at a xeric site: which matters more? A dual isotope approach</w:t>
               </w:r>
@@ -6672,51 +6672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mechanistic framework to predict OCS fluxes from soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Kesselmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6787,307 +6787,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting canopy development and physiology using a European phenology camera network at flux sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
+                <w:t xml:space="preserve">Multilayer modelling of ozone fluxes on winter wheat reveals large deposition on wet senescing leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Cremonese</w:t>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Filippa</w:t>
+                <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshie Mizunuma</w:t>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (20), pp.5995 - 6015. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211–212, pp.58-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-5995-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557316v1</w:t>
+                <w:t xml:space="preserve">hal-01198283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer modelling of ozone fluxes on winter wheat reveals large deposition on wet senescing leaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Potier</w:t>
+                <w:t xml:space="preserve">Interpreting canopy development and physiology using a European phenology camera network at flux sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lamaud</w:t>
+                <w:t xml:space="preserve">Edoardo Cremonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Stella</w:t>
+                <w:t xml:space="preserve">G. Filippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshie Mizunuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (20), pp.5995 - 6015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-5995-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01198283v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical modelling of intra-ring variations in tracheid features and wood density of Pinus pinaster trees exposed to seasonal droughts</w:t>
               </w:r>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rayment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (3), pp.305-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7376,51 +7376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Rothfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7523,51 +7523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Hammerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Siegwolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (6), pp.1481-1496. </w:t>
@@ -7605,64 +7605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying transpirable soil water and its relations to tree water use dynamics in a water-limited pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamir Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyal Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Cohen-Hilaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7751,90 +7751,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of colour indices for discriminating leaf colours from digital photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshie Mizunuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nichol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7937,51 +7937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (7), pp.1516-1535. </w:t>
@@ -8032,64 +8032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal separation between CO2 assimilation and growth? Experimental and theoretical evidence from the desiccation-tolerant moss Syntrichia ruralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Royles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A. Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8313,51 +8313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Royles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A. Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8485,51 +8485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Brugnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (8), pp.2659-2719. </w:t>
@@ -8969,51 +8969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong seasonal disequilibrium measured between the oxygen isotope signals of leaf and soil CO2 exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9098,51 +9098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,51 +9245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-substrate model to interpret intra-annual stable isotope signals in tree-ring cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9503,77 +9503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of soil microorganisms on the global budget of δ18O in atmospheric CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,77 +9637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation and carbonic anhydrase activity recorded in oxygen isotope signatures of net CO2 fluxes from a Mediterranean soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Seisst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9784,51 +9784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of ecosystem productivity and respiration during the European summer 2003 climate anomaly: a joint flux tower, remote sensing and modelling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Papale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10193,51 +10193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling advection and diffusion of water isotopologues in leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10440,51 +10440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe-wide reduction in primary productivity caused by the heat and drought in 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10568,295 +10568,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00373792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic global vegetation model for studies of the coupled atmosphere-biosphere system</w:t>
+                <w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Krinner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viovy</w:t>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
+                <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Polcher</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19 (GB1015), 1 à 33 p. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GB002199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865384v1</w:t>
+                <w:t xml:space="preserve">hal-02682718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t>
+                <w:t xml:space="preserve">A dynamic global vegetation model for studies of the coupled atmosphere-biosphere system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Loustau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+                <w:t xml:space="preserve">G. Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Colin</w:t>
+                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (GB1015), 1 à 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2003GB002199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682718v1</w:t>
+                <w:t xml:space="preserve">hal-02865384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and evaluating process-based ecosystem model predictions of carbon and water fluxes in major European forest biomes</w:t>
               </w:r>
@@ -11014,51 +11014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,294 +11116,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuSICA, a CO2, water and energy multilayer, multileaf pine forest model: evaluation from hourly to yearly time scales and sensitivity analysis</w:t>
+                <w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002GB001995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672933v1</w:t>
+                <w:t xml:space="preserve">hal-02683254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t>
+                <w:t xml:space="preserve">MuSICA, a CO2, water and energy multilayer, multileaf pine forest model: evaluation from hourly to yearly time scales and sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berbigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.697-717</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683254v1</w:t>
+                <w:t xml:space="preserve">hal-02672933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A forest floor model for heat and moisture including a litter layer</w:t>
               </w:r>
@@ -11505,77 +11505,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term study of soil heat flux under a forest canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11634,90 +11634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of eddy flux measurements above the understorey of a pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106 (3), pp.187-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12143,168 +12143,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First analysis of edge flows during the august IOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Olioso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bimal Bhattacharya</w:t>
+                <w:t xml:space="preserve">Cyriane Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t>
+              <w:t xml:space="preserve">MOSAI annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037175v1</w:t>
+                <w:t xml:space="preserve">hal-04643420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling edge turbulence under two different stability conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Grulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12346,432 +12346,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSAI annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analysis of edge flows during the august IOP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+                <w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriane Garrigou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Irvine</w:t>
+                <w:t xml:space="preserve">Bimal Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSAI annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643420v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a representation of complex ecosystems in the ORCHIDEE Land Surface Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest – maize transition: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriane Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Alleon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Luyssaert</w:t>
+                <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">MOSAI annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lannemezan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264726v1</w:t>
+                <w:t xml:space="preserve">hal-04643389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest – maize transition: first results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Irvine</w:t>
+                <w:t xml:space="preserve">Towards a representation of complex ecosystems in the ORCHIDEE Land Surface Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonan G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S Lansoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lafont</w:t>
+                <w:t xml:space="preserve">S. Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSAI annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lannemezan, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643389v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is isotopic hetereogeneity in tree water pools linked to phenology? Inter species and seasonal variations</w:t>
               </w:r>
@@ -12882,51 +12882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing multi-tracer approaches to constrain soil processes in land surface models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12958,510 +12958,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of Carbonic Anhydrase on the partitioning of leaf and soil CO18O and COS gas exchange across scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Wehr</w:t>
+                <w:t xml:space="preserve">A new mechanistic framework to predict OCS fluxes in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roisin Commane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joana Sauze</w:t>
+                <w:t xml:space="preserve">Thomas Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Kesselmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi van Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594895v1</w:t>
+                <w:t xml:space="preserve">hal-02740188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanistic framework to predict OCS fluxes in soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Launois</w:t>
+                <w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Naudts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Kesselmaier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heidi van Diest</w:t>
+                <w:t xml:space="preserve">Juliane Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740188v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variations in soil carbonic anhydrase activity in a pine forest ecosystem as inferred from soil CO18O flux measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741798v1</w:t>
+                <w:t xml:space="preserve">hal-02739331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in soil carbonic anhydrase activity in a pine forest ecosystem as inferred from soil CO18O flux measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of Carbonic Anhydrase on the partitioning of leaf and soil CO18O and COS gas exchange across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Commane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739331v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking carbon isotope signatures of nighttime leaf-respiratory and daytime assimilatory CO2 fluxes observed with laser spectrometry under field conditions</w:t>
               </w:r>
@@ -13473,51 +13473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13572,103 +13572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities to investigate the functional phenology of ecosystems using a European Phenology Camera Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cremonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshie Mizunuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
@@ -13691,277 +13691,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can rising CO2 concentrations in the atmosphere mitigate the impact of drought years on tree growth?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new mechanistic framework to predict OCS fluxes from soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Achim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Heather Maccarthy</w:t>
+                <w:t xml:space="preserve">Jurgen Kesselmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740347v1</w:t>
+                <w:t xml:space="preserve">hal-01595441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanistic framework to predict OCS fluxes from soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can rising CO2 concentrations in the atmosphere mitigate the impact of drought years on tree growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Plumpton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurgen Kesselmeier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mary Whelan</w:t>
+                <w:t xml:space="preserve">Heather Maccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595441v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and inter-annual dynamics in the stable oxygen isotope compositions of water pools in a temperate humid grassland ecosystem: results from MIBA sampling and MuSICA modelling</w:t>
               </w:r>
@@ -13999,51 +13999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Auerswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Ostler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
@@ -14331,51 +14331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Amesbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Convey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14417,51 +14417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14536,152 +14536,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global estimates of land photosynthesis inferred from the global budget of δ18O in atmospheric CO2: the crucial role of soil microorganisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A process-based interpretation of the stable C and O isotope signals in the soil-plant-atmosphere continuum using the ecosystem model MuSICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ogee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Chapman Conference, on soil-mediated drivers of coupled biogeochemical and hydrological processes across scales, Biosphere II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Oct 2013, Tucson, AZ, United States</w:t>
+              <w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745350v1</w:t>
+                <w:t xml:space="preserve">hal-02803514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal contribution of soil CO2 invasion to the total CO18O flux from a pine forest ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14713,109 +14700,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-based interpretation of the stable C and O isotope signals in the soil-plant-atmosphere continuum using the ecosystem model MuSICA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Global estimates of land photosynthesis inferred from the global budget of δ18O in atmospheric CO2: the crucial role of soil microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">AGU Chapman Conference, on soil-mediated drivers of coupled biogeochemical and hydrological processes across scales, Biosphere II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Oct 2013, Tucson, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803514v1</w:t>
+                <w:t xml:space="preserve">hal-02745350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface surface- atmosphère haute résolution : bilans d’énergie, évaporation, transferts, effet de la canopée et couplage sol/plante/atmosphère</w:t>
               </w:r>
@@ -14922,51 +14922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15015,264 +15015,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global estimates of land photosynthesis inferred from the global budget of δ18O in atmospheric CO2: the crucial role of soil microorganisms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using water isotopes in the evaluation of land surface models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Guglielmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Valdayskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FP0803 ('Belowground carbon turnover in European Forests') Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienna, Austria, Austria. EGU 2013-11436, poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802107v1</w:t>
+                <w:t xml:space="preserve">hal-02806459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using water isotopes in the evaluation of land surface models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global estimates of land photosynthesis inferred from the global budget of δ18O in atmospheric CO2: the crucial role of soil microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ogee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienna, Austria, Austria. EGU 2013-11436, poster</w:t>
+              <w:t xml:space="preserve">COST Action FP0803 ('Belowground carbon turnover in European Forests') Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806459v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the stable isotope composition of tree-ring cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15448,90 +15448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest response to heat waves at the dry timberline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Yakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyal Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Tatrinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15569,51 +15569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process-based interpretation of high-resolution tree-ring stable isotope variations: from simple to more complex models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Potsdam, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15690,51 +15690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Hammerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Siegwolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JESIUM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joint European Stable Isotope Users Group Meeting (JESIUM). Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2012, Leipzig, Germany. 1 p</w:t>
@@ -15888,51 +15888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-annual variations in the density and stable isotope composition of Norway spruce tree rings at the Tharandt FLUXNET site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16007,316 +16007,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryophytes as climate indicators: moss and liverwort photosynthetic limitations and carbon isotope signals in organic material and peat deposits</w:t>
+                <w:t xml:space="preserve">How detailed do leaf water H2180 models need to be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Griffiths</w:t>
+                <w:t xml:space="preserve">Margaret Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Royles</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brent Helliker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham D. Farquhar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2011, San Francisco, United States. n.p</w:t>
+              <w:t xml:space="preserve">BASIN 2011 “The roles of stable isotopes in water cycle research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogeosphere Atmosphere Stable Isotopes Network (BASIN). Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2011, Keystone, CO, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808343v1</w:t>
+                <w:t xml:space="preserve">hal-02805474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping an eye on the European carbon balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The link between assimilation and below-ground processes - stable isotopes as tools to assess carbon transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kodama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhenoALP Final Meeting: Climate change, phenology and ecosystem processes: from Alps to Globe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PhenoAlp., Oct 2011, Torgnon - Aosta Valley, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2011, San Francisco, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804949v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term plant response to drought revealed by tree ring stable isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
@@ -16339,256 +16361,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How detailed do leaf water H2180 models need to be?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brent Helliker</w:t>
+                <w:t xml:space="preserve">Keeping an eye on the European carbon balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graham D. Farquhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BASIN 2011 “The roles of stable isotopes in water cycle research”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogeosphere Atmosphere Stable Isotopes Network (BASIN). Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2011, Keystone, CO, United States. 1 p</w:t>
+              <w:t xml:space="preserve">PhenoALP Final Meeting: Climate change, phenology and ecosystem processes: from Alps to Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhenoAlp., Oct 2011, Torgnon - Aosta Valley, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805474v1</w:t>
+                <w:t xml:space="preserve">hal-02804949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between assimilation and below-ground processes - stable isotopes as tools to assess carbon transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bryophytes as climate indicators: moss and liverwort photosynthetic limitations and carbon isotope signals in organic material and peat deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gessler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">A. Horwath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Offermann</w:t>
+                <w:t xml:space="preserve">D.A. Hodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kodama</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Convey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2011, San Francisco, United States. n.p</w:t>
+              <w:t xml:space="preserve">2011 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2011, San Francisco, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808340v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the isotope composition of plant water pools for environmental and paleoclimate studies: current knowledge and challenges</w:t>
               </w:r>
@@ -16643,51 +16643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal leaf and soil water isotope dynamics obtained from the δ18 signals of CO2 fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16764,51 +16764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining ecosystem gross primary production and transpiration with measurements of photosynthetic 13CO2 discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blonquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16853,851 +16853,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the rapid response of tree canopy to its ambient microenvironment from a coupled LES-SVAT model</w:t>
+                <w:t xml:space="preserve">New stable isotopic techniques to investigate links between terrestrial carbon and water cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+                <w:t xml:space="preserve">Margareth Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Conference on Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Keystone, United States. n.p</w:t>
+              <w:t xml:space="preserve">Canopy processes in a changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., 2010, Victoria and Tasmania, Australia. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814084v1</w:t>
+                <w:t xml:space="preserve">hal-02819143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thermal infrared directional anisotropy over a mature pine forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multilayer transport model of soil water isotopologues in the root zone: applications for the simulation of 18O/16O signals from wood cellulose and soil CO2 efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Michel Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754372v1</w:t>
+                <w:t xml:space="preserve">hal-02814763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing non-steady state models using simultaneous measurements of Δ18 O and Δ13C of CO2 and Δ18O of water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naomi Kodama</w:t>
+                <w:t xml:space="preserve">Strong seasonal 18O disequilibrium between leaf and soil CO2 fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margaret Barbour</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">European Science Foundation Workshop "Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815450v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
+                <w:t xml:space="preserve">Testing non-steady state models using simultaneous measurements of Δ18 O and Δ13C of CO2 and Δ18O of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kodama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2010, San Francisco, California, United States. n.p</w:t>
+              <w:t xml:space="preserve">Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820992v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong seasonal 18O disequilibrium between leaf and soil CO2 fluxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
+                <w:t xml:space="preserve">Modeling thermal infrared directional anisotropy over a mature pine forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Science Foundation Workshop "Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. n.p</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819209v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stable isotopic techniques to investigate links between terrestrial carbon and water cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canopy processes in a changing climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., 2010, Victoria and Tasmania, Australia. 31 p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2010, San Francisco, California, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819143v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilayer transport model of soil water isotopologues in the root zone: applications for the simulation of 18O/16O signals from wood cellulose and soil CO2 efflux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the rapid response of tree canopy to its ambient microenvironment from a coupled LES-SVAT model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">29. Conference on Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Keystone, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814763v1</w:t>
+                <w:t xml:space="preserve">hal-02814084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal leaf and soil water isotope dynamics obtained from the C18O signals of CO2 fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17755,432 +17755,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can intra-annual stable isotope signals in tree-ring cellulose be used to extend Fluxnet data-model analysis to larger temporal and spatial scales?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of soil carbonic anhydrase on the partitioning of gross CO2 fluxes using the oxygen isotopes of CO2 and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Seibt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754353v1</w:t>
+                <w:t xml:space="preserve">hal-02753100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of soil carbonic anhydrase on the partitioning of gross CO2 fluxes using the oxygen isotopes of CO2 and water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Does a strong seasonal disequilibrium exist between the oxygen isotope signals of leaf and soil CO2 exchange?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Peylin</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Second mini symposium on the use of stable isotopes in tree physiology and forest ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nancy, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753100v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a strong seasonal disequilibrium exist between the oxygen isotope signals of leaf and soil CO2 exchange?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Can intra-annual stable isotope signals in tree-ring cellulose be used to extend Fluxnet data-model analysis to larger temporal and spatial scales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Loustau</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second mini symposium on the use of stable isotopes in tree physiology and forest ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nancy, France. n.p</w:t>
+              <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823931v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of diffusion processes and leaf temperatures variations to the spatial distribution of leaf water isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18188,51 +18188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
@@ -18261,51 +18261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous measurement of 13C C18O fractionation during evapotranspiration, photosynthesis and respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18386,103 +18386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and modelling the evaporative enrichment of water pools in maritime pine trees over daily and seasonal time-frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Seibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Xylème, eau, croissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. n.p</w:t>
@@ -18524,77 +18524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transport de l'eau dans les plantes vu sous l'angle de la géochimie isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18662,51 +18662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18761,51 +18761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18886,90 +18886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do soil micro‐organisms influence the oxygen isotope signal of atmospheric CO2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Seisst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Presqu'île de Giens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19046,51 +19046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t>
@@ -19132,90 +19132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding seasonal oxygen isotope signals of photosynthesis and respiration at the ecosystem scale using a chamber TDL system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t>
@@ -19363,523 +19363,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Devaux</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San francisco, United States. n.p</w:t>
+              <w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822172v1</w:t>
+                <w:t xml:space="preserve">hal-02823508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe François</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San francisco, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823508v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-substrate model to interpret high-resolution intra-annual stable isotope signals in tree ring cellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'anisotropie directionnelle dans l'infrarouge thermique au-dessus d'un peuplement de pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Atelier de Modélisation de l’Atmosphère, Météo France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815940v1</w:t>
+                <w:t xml:space="preserve">hal-02815114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'anisotropie directionnelle dans l'infrarouge thermique au-dessus d'un peuplement de pin maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+                <w:t xml:space="preserve">A single-substrate model to interpret high-resolution intra-annual stable isotope signals in tree ring cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Kurz</w:t>
+                <w:t xml:space="preserve">Margaret M. Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Moreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roderick Dewar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de Modélisation de l’Atmosphère, Météo France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Toulouse, France. 4 p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815114v1</w:t>
+                <w:t xml:space="preserve">hal-02815940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences de dynamiques entre la formation du cerne, de l’écorce et leurs enregistrements chez Pinus pinaster</w:t>
               </w:r>
@@ -19917,51 +19917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées d’Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
@@ -19984,151 +19984,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf water and transpiration isotope signals: a crossroad between plant physiology, fluid mechanics and biogeochemistry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Isotope Effects in Evaporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Pisa, Italy. 4 p</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822134v1</w:t>
+                <w:t xml:space="preserve">hal-02754084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure rapide (10Hz) des isotopomères du CO2 atmosphérique par diode laser modulable (TDL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20137,392 +20154,375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An isotopic excursion through atmospheric and biomass signals from conifer forests following a seasonal rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Seibt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t>
+              <w:t xml:space="preserve">BASIN/SIBAE Conference: Isotopes as Tracers of Ecological Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Tomar, Portugal. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754084v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An isotopic excursion through atmospheric and biomass signals from conifer forests following a seasonal rhythm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf water and transpiration isotope signals: a crossroad between plant physiology, fluid mechanics and biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BASIN/SIBAE Conference: Isotopes as Tracers of Ecological Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Tomar, Portugal. n. p</w:t>
+              <w:t xml:space="preserve">International Workshop on the Isotope Effects in Evaporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Pisa, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814129v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of thermal infrared directional anisotropy over different surface types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Dayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20577,64 +20577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures, analyse et interprétation de la composition isotopique du carbone de la cellulose du cerne annuel des arbres à haute résolution temporelle : le cas du Pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20702,77 +20702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact attendre du changement climatique sur la production des forêts françaises ? : résultats du projet CARBOFOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20808,333 +20808,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluxnet and regional carbon flux modeling, spatial integration and regional fluxes, spatial scales of coherence, network-scale analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Reichstein</w:t>
+                <w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Davis</w:t>
+                <w:t xml:space="preserve">A. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshinobu Machida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Papale</w:t>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLUXNET Workshop "Celebrating 10 years Since La Thuile and Planning for the Future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Firenze, Italy. 58 pl</w:t>
+              <w:t xml:space="preserve">International conference on modelling Forest production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189430v1</w:t>
+                <w:t xml:space="preserve">hal-02831755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Colin</w:t>
+                <w:t xml:space="preserve">Fluxnet and regional carbon flux modeling, spatial integration and regional fluxes, spatial scales of coherence, network-scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bakker</w:t>
+                <w:t xml:space="preserve">Kenneth Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Toshinobu Machida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Papale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on modelling Forest production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">FLUXNET Workshop "Celebrating 10 years Since La Thuile and Planning for the Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Firenze, Italy. 58 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831755v1</w:t>
+                <w:t xml:space="preserve">hal-01189430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21228,51 +21228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21450,90 +21450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tools for predicting the carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21575,103 +21575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How will the production of French forests respond to climate change? An integrated analysis from site to country scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t>
@@ -21700,51 +21700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate change on temperate forests and interaction with management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22589,51 +22589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sui Min Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ying Gong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ting Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24810-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Baca Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina T Hirl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walbott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Barbeta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-024-02702-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19910" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Fisher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad1f04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mart&#237;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Rodr&#237;guez-Robles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Casa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asun Rodr&#237;guez-U&#241;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-4125-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elliott Campbell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2427-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Launiainen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Mendoza-Herrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso-Forn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Saz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cernusak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Bush" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Eichstaedt (b&#246;gelein)" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina T. Hirl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ostler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Scheffers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15569" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M J Kooijmans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Cho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleya Kaushik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine D Haynes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6547-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;javille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17857" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tramontana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Keenan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15203" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gimeno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clav&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16564" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15345" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62555-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schnyder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schleip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2581-2019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E. Gimeno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Saavedra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619916v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K. Meredith" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Singer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0270-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2129-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wohl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9425-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620680v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Youngerman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Whelan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2030037" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Jones" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-597-2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Lennartz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wohlfahrt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3625-2018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2040062" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob&#160;a. Nelson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004727" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968958v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620542v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6363-2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.09.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606784v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Royles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B. West" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14584" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636062v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fed&#246;r Tatarinov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13791" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639603v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Mcdowell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Williams" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Pockman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Dickman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2873" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giuggiola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13748" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmeier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi van Diest" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2221-2016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5995-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.05.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLXZ2D7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631651v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilkinson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rayment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114749v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ottl&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valdayskikh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radchenko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-9393-2015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519337v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gangi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0169" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640078v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gentsch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sturm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Siegwolf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Cohen-Hilaleh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Raz-Yaseef" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1360" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLFH9CRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637983v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nichol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12260" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639922v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12262" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643683v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A. Hodgson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12114" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate G. Mcdowell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie A. Fisher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonggang Xu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltt&#228; T." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12465" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02750.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4928WHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643686v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Badeck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cohn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-2659-2011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuntz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keitel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zeeman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3083-2012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646620v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Noormets" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouangy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gavazzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps018" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02186.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31F8AF490F7AD467C6A1D7E8B6FAC04BB485ACC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666929v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03384.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Seisst" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01635.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Friend" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Y. Kiang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lomas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01223.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9RMSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655384v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zobitz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Burns" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bowling" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000282" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865384v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002199" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681252v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Sykes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.01036.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6M2W1LG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672933v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677838v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00515-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N39WMPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682587v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(00)00214-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGXP4WG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683202v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(00)00215-X" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56D3C617FF835FBE3B598E20E63A5317CCFAA9D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245122v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Grulois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidot Caroline" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Patin R&#233;mi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245116v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643411v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643420v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Garrigou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264726v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonan G" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghattas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Lansoe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643389v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789161v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mart&#237;n-Gomez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Barbeta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595226v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594895v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Commane" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740188v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmaier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739331v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741976v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742412v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595441v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Kesselmeier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740097v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hirl" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Auerswald" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vetter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742306v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741296v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Amesbury" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745350v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745697v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803514v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809212v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808988v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802107v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806459v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Valdayskikh" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804932v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809298v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Griffiths" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Meyer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Horwath" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745954v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Tatrinov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804903v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809003v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808487v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Warren" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808343v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffiths" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royles" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horwath" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hodell" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Convey" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804949v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805474v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Helliker" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808340v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessler" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Offermann" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kodama" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805645v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746817v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804096v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blonquist" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814084v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754372v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815450v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kodama" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hunt" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820992v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819209v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819143v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Barbour" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819205v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823931v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grace" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812922v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817203v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cross" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819049v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Seisst" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813944v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821664v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Tu" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehleringer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcdowell" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alstad" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822172v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815114v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753282v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814129v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Seibt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817427v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765351v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906218v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93233-0_26" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819728v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842581v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04954774v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sui Min Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ying Gong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ting Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24810-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Baca Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina T Hirl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walbott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Barbeta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-024-02702-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Fisher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad1f04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mart&#237;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Rodr&#237;guez-Robles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Tang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Launiainen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elliott Campbell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2427-2022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151338" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Casa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asun Rodr&#237;guez-U&#241;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-4125-2022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Mendoza-Herrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso-Forn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Saz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cernusak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Bush" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Eichstaedt (b&#246;gelein)" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Scheffers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15569" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina T. Hirl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ostler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M J Kooijmans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Cho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleya Kaushik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine D Haynes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6547-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;javille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17857" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tramontana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Keenan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15203" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15345" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gimeno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clav&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16564" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62555-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schnyder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schleip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2581-2019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K. Meredith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Singer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0270-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E. Gimeno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Saavedra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2129-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wohl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9425-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob&#160;a. Nelson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004727" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jones" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2040062" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Youngerman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Whelan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2030037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Jones" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-597-2018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Lennartz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wohlfahrt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3625-2018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968958v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620542v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6363-2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.09.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606784v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Royles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B. West" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14584" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636062v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fed&#246;r Tatarinov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13791" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639603v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Mcdowell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Williams" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Pockman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Dickman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2873" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giuggiola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13748" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmeier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi van Diest" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2221-2016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.05.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLXZ2D7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5995-2015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631651v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilkinson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rayment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114749v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ottl&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valdayskikh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radchenko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-9393-2015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519337v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gangi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0169" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640078v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gentsch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sturm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Siegwolf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Cohen-Hilaleh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Raz-Yaseef" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1360" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLFH9CRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637983v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nichol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12260" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639922v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12262" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643683v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A. Hodgson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12114" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate G. Mcdowell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie A. Fisher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonggang Xu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltt&#228; T." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12465" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02750.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4928WHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643686v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Badeck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cohn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-2659-2011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuntz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keitel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zeeman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3083-2012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646620v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Noormets" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouangy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gavazzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps018" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02186.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31F8AF490F7AD467C6A1D7E8B6FAC04BB485ACC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666929v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03384.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Seisst" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01635.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Friend" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Y. Kiang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lomas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01223.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9RMSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655384v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zobitz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Burns" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bowling" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000282" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865384v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002199" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681252v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Sykes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.01036.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6M2W1LG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672933v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677838v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00515-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N39WMPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682587v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(00)00214-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGXP4WG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683202v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(00)00215-X" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56D3C617FF835FBE3B598E20E63A5317CCFAA9D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245122v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Grulois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidot Caroline" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Patin R&#233;mi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245116v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643420v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Garrigou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643411v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643389v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264726v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonan G" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghattas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Lansoe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789161v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mart&#237;n-Gomez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Barbeta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595226v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740188v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmaier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739331v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594895v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Commane" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741976v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742412v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595441v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Kesselmeier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740097v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hirl" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Auerswald" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vetter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742306v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741296v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Amesbury" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803514v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745697v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745350v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809212v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808988v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806459v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Valdayskikh" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802107v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804932v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809298v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Griffiths" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Meyer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Horwath" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745954v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Tatrinov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804903v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809003v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808487v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Warren" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805474v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Helliker" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808340v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessler" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Offermann" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kodama" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804949v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808343v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffiths" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royles" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horwath" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hodell" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Convey" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805645v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746817v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804096v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blonquist" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819143v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Barbour" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819209v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815450v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kodama" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hunt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754372v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820992v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814084v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819205v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823931v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grace" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812922v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817203v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cross" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819049v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Seisst" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813944v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821664v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Tu" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehleringer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcdowell" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alstad" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822172v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815114v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753282v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814129v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Seibt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817427v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765351v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906218v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93233-0_26" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819728v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842581v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04954774v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>