--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half of the 18 O enrichment of leaf sucrose is conserved in leaf cellulose of a C 3 grass across atmospheric humidity and CO 2 levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decametric-scale buffering of climate extremes in forest understory within a riparian microrefugia: the key role of microtopography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C Baca Cabrera</w:t>
+                <w:t xml:space="preserve">Marion Walbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina T Hirl</w:t>
+                <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Schäufele</w:t>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianjun Zhu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14881⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (9), pp.1741-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-024-02702-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643173v1</w:t>
+                <w:t xml:space="preserve">hal-04642157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decametric-scale buffering of climate extremes in forest understory within a riparian microrefugia: the key role of microtopography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Half of the 18 O enrichment of leaf sucrose is conserved in leaf cellulose of a C 3 grass across atmospheric humidity and CO 2 levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Baca Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Walbott</w:t>
+                <w:t xml:space="preserve">Regina T Hirl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Barbeta</w:t>
+                <w:t xml:space="preserve">Rudi Schäufele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+                <w:t xml:space="preserve">Jianjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Brunet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hai Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (9), pp.1741-1755. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (6), pp.2274-2287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-024-02702-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642157v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projecting future forest microclimate using a land surface model</w:t>
               </w:r>
@@ -978,433 +978,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of clear-cutting forests on the environment</w:t>
+                <w:t xml:space="preserve">Contrasting stem water uptake and storage dynamics of water-saver and water-spender species during drought and recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
+                <w:t xml:space="preserve">Paula Martín‐gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulises Rodríguez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polytechnique Insights</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248705v1</w:t>
+                <w:t xml:space="preserve">hal-04160237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja M. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting stem water uptake and storage dynamics of water-saver and water-spender species during drought and recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulises Rodríguez-Robles</w:t>
+                <w:t xml:space="preserve">The effect of clear-cutting forests on the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polytechnique Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160237v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,90 +1472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O enrichment of sucrose and photosynthetic and nonphotosynthetic leaf water in a C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; grass—atmospheric drivers and physiological relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Baca Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina T Hirl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Schäufele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1600,593 +1600,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicitly accounting for needle sugar pool size crucial for predicting intra‐seasonal dynamics of needle carbohydrates δ &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O and δ &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt; C</w:t>
+                <w:t xml:space="preserve">Isotopic offsets between bulk plant water and its sources are larger in cool and wet environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kersti Leppä</w:t>
+                <w:t xml:space="preserve">Javier de la Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Tang</w:t>
+                <w:t xml:space="preserve">Asun Rodríguez-Uña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ansgar Kahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18227⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (15), pp.4125 - 4146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-4125-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115056v1</w:t>
+                <w:t xml:space="preserve">hal-03778871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global modelling of soil carbonyl sulfide exchanges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicitly accounting for needle sugar pool size crucial for predicting intra‐seasonal dynamics of needle carbohydrates δ &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O and δ &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt; C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kersti Leppä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Abadie</w:t>
+                <w:t xml:space="preserve">Samuli Launiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Maignan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Elliott Campbell</w:t>
+                <w:t xml:space="preserve">Ansgar Kahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-2427-2022⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (6), pp.2044 - 2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673307v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining forest cover to enhance temperature buffering under future climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global modelling of soil carbonyl sulfide exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel de Lombaerde</w:t>
+                <w:t xml:space="preserve">Marine Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Vangansbeke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
+                <w:t xml:space="preserve">J. Elliott Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151338⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (9), pp.2427 - 2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-2427-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624480v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic offsets between bulk plant water and its sources are larger in cool and wet environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintaining forest cover to enhance temperature buffering under future climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel de Lombaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vangansbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier de la Casa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrià Barbeta</w:t>
+                <w:t xml:space="preserve">Koenraad van Meerbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asun Rodríguez-Uña</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Jonas Lembrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (15), pp.4125 - 4146. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 810 (151338), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-26-4125-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778871v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor pressure deficit constrains transpiration and photosynthesis in holm oak: A comparison of three methods during summer drought.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingo Sancho-Knapik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Óscar Mendoza-Herrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do &amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; H and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O in leaf water reflect environmental drivers differently?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Cernusak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,567 +2538,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest microclimates and climate change: Importance, drivers and future research agenda</w:t>
+                <w:t xml:space="preserve">Temperature‐sensitive biochemical 18O‐fractionation and humidity‐dependent attenuation factor are needed to predict δ18O of cellulose from leaf water in a grassland ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter de Frenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+                <w:t xml:space="preserve">Regina T. Hirl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miska Luoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Zellweger</w:t>
+                <w:t xml:space="preserve">Ulrike Ostler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Schäufele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Baca Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15569⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293490v1</w:t>
+                <w:t xml:space="preserve">hal-03114884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature‐sensitive biochemical 18O‐fractionation and humidity‐dependent attenuation factor are needed to predict δ18O of cellulose from leaf water in a grassland ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest microclimates and climate change: Importance, drivers and future research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miska Luoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina T. Hirl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Brett Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Ostler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan C Baca Cabrera</w:t>
+                <w:t xml:space="preserve">Florian Zellweger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.2279-2297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03114884v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of carbonyl sulfide biosphere exchange in the Simple Biosphere Model (SiB4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for distinct isotopic compositions of sap and tissue water in tree stems: consequences for plant water source identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Barbeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda M J Kooijmans</w:t>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Martín‐gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ara Cho</w:t>
+                <w:t xml:space="preserve">Bastien Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Ma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katherine D Haynes</w:t>
+                <w:t xml:space="preserve">Nicolas Devert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6547-2021⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123560v1</w:t>
+                <w:t xml:space="preserve">hal-03476573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for distinct isotopic compositions of sap and tissue water in tree stems: consequences for plant water source identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrià Barbeta</w:t>
+                <w:t xml:space="preserve">Evaluation of carbonyl sulfide biosphere exchange in the Simple Biosphere Model (SiB4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda M J Kooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ara Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Burlett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paula Martín‐gómez</w:t>
+                <w:t xml:space="preserve">Jin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Fréjaville</w:t>
+                <w:t xml:space="preserve">Aleya Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Devert</w:t>
+                <w:t xml:space="preserve">Katherine D Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.6547-6565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6547-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476573v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning net carbon dioxide fluxes into photosynthesis and respiration using neural networks</w:t>
               </w:r>
@@ -3352,90 +3352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explanation for the isotopic offset between soil and stem water in a temperate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam P. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3731,507 +3731,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The O-18 ecohydrology of a grassland ecosystem - predictions and observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel optimization approach incorporating non-stomatal limitations predicts stomatal behaviour in species from six plant functional types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Schnyder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rudi Schäufele</w:t>
+                <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Schleip</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noelia Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda E. Medlyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-23-2581-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (5), pp.1639-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627763v1</w:t>
+                <w:t xml:space="preserve">hal-02625702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil exchange rates of COS and (COO)-O-18 differ with the diversity of microbial communities and their carbonic anhydrase enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura K. Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (2), pp.290-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-018-0270-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel optimization approach incorporating non-stomatal limitations predicts stomatal behaviour in species from six plant functional types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
+                <w:t xml:space="preserve">The O-18 ecohydrology of a grassland ecosystem - predictions and observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina T. Hirl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Saavedra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Hans Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Ostler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Schäufele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda E. Medlyn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inga Schleip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (5), pp.1639-1651. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (6), pp.2581-2600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-23-2581-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625702v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexplained hydrogen isotope offsets complicate the identification and quantification of tree water sources in a riparian forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam P. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (4), pp.2129-2146. </w:t>
@@ -4397,870 +4397,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the rates of carbonyl sulfide (COS) production and consumption and their dependency on soil properties across biomes and land use types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled biological and abiotic mechanisms driving carbonyl sulfide production in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura K. Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Kaisermann</w:t>
+                <w:t xml:space="preserve">Connor Youngerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sam P. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (13), pp.9425-9440. </w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9425-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems2030037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623755v1</w:t>
+                <w:t xml:space="preserve">hal-02620680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling water and carbon fluxes to constrain estimates of transpiration: the TEA algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of soil pH on soil carbonic anhydrase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob a. Nelson</w:t>
+                <w:t xml:space="preserve">Samuel P. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steven Wohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JG004727⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.597-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-597-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621566v1</w:t>
+                <w:t xml:space="preserve">hal-02627194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fertilization reduces the capacity of soils to take up atmospheric carbonyl sulphide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Kaisermann</w:t>
+                <w:t xml:space="preserve">Reviews and syntheses: Carbonyl sulfide as a multi-scale tracer for carbon and water cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinikka Lennartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Jones</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georg Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (4), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.3625-3657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/soilsystems2040062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3625-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02618368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled biological and abiotic mechanisms driving carbonyl sulfide production in soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen fertilization reduces the capacity of soils to take up atmospheric carbonyl sulphide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Youngerman</w:t>
+                <w:t xml:space="preserve">Aurore Kaisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Whelan</w:t>
+                <w:t xml:space="preserve">Sam Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Wohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.1-27. </w:t>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/soilsystems2030037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems2040062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620680v1</w:t>
+                <w:t xml:space="preserve">hal-02618368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of soil pH on soil carbonic anhydrase activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling water and carbon fluxes to constrain estimates of transpiration: the TEA algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel P. Jones</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacob a. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-597-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.3617-3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JG004727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627194v1</w:t>
+                <w:t xml:space="preserve">hal-02621566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviews and syntheses: Carbonyl sulfide as a multi-scale tracer for carbon and water cycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georg Wohlfahrt</w:t>
+                <w:t xml:space="preserve">Disentangling the rates of carbonyl sulfide (COS) production and consumption and their dependency on soil properties across biomes and land use types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Kaisermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Wohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam P. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.3625-3657. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9425-9440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3625-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9425-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02104411v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Mesophyll Conductance from Measurements of C 18 OO Photosynthetic Discrimination and Carbonic Anhydrase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5435,325 +5435,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive estimates of soil carbonic anhydrase activity and associated soil water oxygen isotope composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel P. Jones</w:t>
+                <w:t xml:space="preserve">The interaction of soil phototrophs and fungi with pH and their impact on soil CO 2 , CO 18 O and OCS exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noelia Saavedra</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-21-6363-2017⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620542v1</w:t>
+                <w:t xml:space="preserve">hal-01608085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction of soil phototrophs and fungi with pH and their impact on soil CO 2 , CO 18 O and OCS exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-destructive estimates of soil carbonic anhydrase activity and associated soil water oxygen isotope composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nowak</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Wohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115, pp.371-382. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (12), pp.6363-6377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-6363-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608085v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryophyte gas-exchange dynamics along varying hydration status reveal a significant carbonyl sulphide (COS) sink in the dark and COS source in the light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa E. Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,575 +5971,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t>
+                <w:t xml:space="preserve">Resilience to seasonal heat wave episodes in a Mediterranean pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiying Chen</w:t>
+                <w:t xml:space="preserve">Fedör Tatarinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Ryder</w:t>
+                <w:t xml:space="preserve">Eyal Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
+                <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Mcgrath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Naudts</w:t>
+                <w:t xml:space="preserve">Tamir Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (2), pp.485-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587561v1</w:t>
+                <w:t xml:space="preserve">hal-02636062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic leaf gas-exchange strategy is conserved in woody plants under changing ambient CO2: evidence from carbon isotope discrimination in paleo and CO2enrichment studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale predictions of massive conifer mortality due to chronic temperature rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. G. Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven L. Voelker</w:t>
+                <w:t xml:space="preserve">A. P. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Renée Brooks</w:t>
+                <w:t xml:space="preserve">C. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick C. Meinzer</w:t>
+                <w:t xml:space="preserve">W. T. Pockman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Anderson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin K.-F. Bader</w:t>
+                <w:t xml:space="preserve">L. T. Dickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13102⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.295-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01516281v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience to seasonal heat wave episodes in a Mediterranean pine forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedör Tatarinov</w:t>
+                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Rotenberg</w:t>
+                <w:t xml:space="preserve">Matthew J. Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tamir Klein</w:t>
+                <w:t xml:space="preserve">Kim Naudts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13791⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (9), pp.2951 - 2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636062v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale predictions of massive conifer mortality due to chronic temperature rise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic leaf gas-exchange strategy is conserved in woody plants under changing ambient CO2: evidence from carbon isotope discrimination in paleo and CO2enrichment studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L. Voelker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. G. Mcdowell</w:t>
+                <w:t xml:space="preserve">J. Renée Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. Williams</w:t>
+                <w:t xml:space="preserve">Frederick C. Meinzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Xu</w:t>
+                <w:t xml:space="preserve">Rebecca Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. T. Pockman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. T. Dickman</w:t>
+                <w:t xml:space="preserve">Martin K.-F. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.889-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nclimate2873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639603v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of water and light availability after thinning at a xeric site: which matters more? A dual isotope approach</w:t>
               </w:r>
@@ -6933,291 +6933,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting canopy development and physiology using a European phenology camera network at flux sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Biophysical modelling of intra-ring variations in tracheid features and wood density of Pinus pinaster trees exposed to seasonal droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rayment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (20), pp.5995 - 6015. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.305-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-5995-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpv010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557316v1</w:t>
+                <w:t xml:space="preserve">hal-02631651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modelling of intra-ring variations in tracheid features and wood density of Pinus pinaster trees exposed to seasonal droughts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpreting canopy development and physiology using a European phenology camera network at flux sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wilkinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Edoardo Cremonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
+                <w:t xml:space="preserve">G. Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rayment</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toshie Mizunuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (3), pp.305-318. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (20), pp.5995 - 6015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpv010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-5995-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631651v1</w:t>
+                <w:t xml:space="preserve">hal-01557316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating hydrology with an isotopic land surface model in western Siberia: what do we learn from water isotopes?</w:t>
               </w:r>
@@ -7376,51 +7376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Rothfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7465,363 +7465,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope discrimination during branch photosynthesis of Fagus sylvatica: field measurements using laser spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying transpirable soil water and its relations to tree water use dynamics in a water-limited pine forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamir Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Gentsch</w:t>
+                <w:t xml:space="preserve">Ella Cohen-Hilaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sturm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
+                <w:t xml:space="preserve">Naama Raz-Yaseef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fyodor Tatarinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru024⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.1360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640078v1</w:t>
+                <w:t xml:space="preserve">hal-02636788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying transpirable soil water and its relations to tree water use dynamics in a water-limited pine forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eyal Rotenberg</w:t>
+                <w:t xml:space="preserve">Carbon isotope discrimination during branch photosynthesis of Fagus sylvatica: field measurements using laser spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Gentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Cohen-Hilaleh</w:t>
+                <w:t xml:space="preserve">Patrick Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naama Raz-Yaseef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fyodor Tatarinov</w:t>
+                <w:t xml:space="preserve">Albin Hammerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Siegwolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.1360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (6), pp.1481-1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636788v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of colour indices for discriminating leaf colours from digital photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshie Mizunuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mencuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7885,103 +7885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotope discrimination during branch photosynthesis of Fagus sylvatica: a Bayesian modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Hammerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (7), pp.1516-1535. </w:t>
@@ -8045,51 +8045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Royles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A. Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,51 +8192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosie A. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chonggang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teemu Hölttä T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8313,51 +8313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Royles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic A. Hodgson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8701,51 +8701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of nocturnal transpiration and climate change on the root hydraulic redistribution and carbon and water budgets of southern United States pine plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8963,333 +8963,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00675165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong seasonal disequilibrium measured between the oxygen isotope signals of leaf and soil CO2 exchange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02186.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188 (2), pp.576-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03384.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666708v1</w:t>
+                <w:t xml:space="preserve">hal-02666929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Strong seasonal disequilibrium measured between the oxygen isotope signals of leaf and soil CO2 exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (11), pp.3048-3064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02186.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03384.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666929v1</w:t>
+                <w:t xml:space="preserve">hal-02666708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-substrate model to interpret intra-annual stable isotope signals in tree-ring cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9357,51 +9357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon stable isotope ratio of phloem sugars in mature pine trees throughout the growing season: comparison of two extraction methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9503,51 +9503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of soil microorganisms on the global budget of δ18O in atmospheric CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,77 +9637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation and carbonic anhydrase activity recorded in oxygen isotope signatures of net CO2 fluxes from a Mediterranean soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Seisst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10434,429 +10434,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00169436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe-wide reduction in primary productivity caused by the heat and drought in 2003</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic global vegetation model for studies of the coupled atmosphere-biosphere system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Reichstein</w:t>
+                <w:t xml:space="preserve">G. Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Granier</w:t>
+                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature03972⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (GB1015), 1 à 33 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GB002199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00373792v1</w:t>
+                <w:t xml:space="preserve">hal-02865384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic global vegetation model for studies of the coupled atmosphere-biosphere system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Krinner</w:t>
+                <w:t xml:space="preserve">Europe-wide reduction in primary productivity caused by the heat and drought in 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19 (GB1015), 1 à 33 p. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 437 (7058), pp.529-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GB002199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature03972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865384v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00373792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and evaluating process-based ecosystem model predictions of carbon and water fluxes in major European forest biomes</w:t>
               </w:r>
@@ -11040,51 +11040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t>
@@ -11174,51 +11174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t>
@@ -11281,64 +11281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuSICA, a CO2, water and energy multilayer, multileaf pine forest model: evaluation from hourly to yearly time scales and sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11402,51 +11402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A forest floor model for heat and moisture including a litter layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 255 (1-4), pp.212-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11518,51 +11518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11660,51 +11660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12035,151 +12035,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest edge flows and fluxes under unstable atmospheric conditions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Irvine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bimal Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245116v1</w:t>
+                <w:t xml:space="preserve">hal-05037175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of edge flows during the august IOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Grulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12188,123 +12205,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriane Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSAI annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling edge turbulence under two different stability conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Grulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12313,465 +12330,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Irvine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSAI annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boulet</w:t>
+                <w:t xml:space="preserve">Forest edge flows and fluxes under unstable atmospheric conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gamet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t>
+              <w:t xml:space="preserve">EMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037175v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest – maize transition: first results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a representation of complex ecosystems in the ORCHIDEE Land Surface Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lafont</w:t>
+                <w:t xml:space="preserve">Julien Alleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonan G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S Lansoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSAI annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lannemezan, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643389v1</w:t>
+                <w:t xml:space="preserve">hal-04264726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a representation of complex ecosystems in the ORCHIDEE Land Surface Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A-S Lansoe</w:t>
+                <w:t xml:space="preserve">Forest – maize transition: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriane Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Luyssaert</w:t>
+                <w:t xml:space="preserve">S. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">MOSAI annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lannemezan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264726v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is isotopic hetereogeneity in tree water pools linked to phenology? Inter species and seasonal variations</w:t>
               </w:r>
@@ -12783,77 +12783,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Martín-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adria Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -12882,51 +12882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing multi-tracer approaches to constrain soil processes in land surface models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12958,346 +12958,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mechanistic framework to predict OCS fluxes in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of Carbonic Anhydrase on the partitioning of leaf and soil CO18O and COS gas exchange across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Commane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heidi van Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740188v1</w:t>
+                <w:t xml:space="preserve">hal-01594895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthew J. Mcgrath</w:t>
+                <w:t xml:space="preserve">A new mechanistic framework to predict OCS fluxes in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Otto</w:t>
+                <w:t xml:space="preserve">Jürgen Kesselmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi van Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741798v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations in soil carbonic anhydrase activity in a pine forest ecosystem as inferred from soil CO18O flux measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13316,234 +13316,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of Carbonic Anhydrase on the partitioning of leaf and soil CO18O and COS gas exchange across scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Wehr</w:t>
+                <w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Naudts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roisin Commane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joana Sauze</w:t>
+                <w:t xml:space="preserve">Juliane Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594895v1</w:t>
+                <w:t xml:space="preserve">hal-02741798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking carbon isotope signatures of nighttime leaf-respiratory and daytime assimilatory CO2 fluxes observed with laser spectrometry under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Siegwolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
@@ -13572,103 +13572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities to investigate the functional phenology of ecosystems using a European Phenology Camera Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cremonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshie Mizunuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
@@ -13749,51 +13749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Kesselmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
@@ -13960,90 +13960,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and inter-annual dynamics in the stable oxygen isotope compositions of water pools in a temperate humid grassland ecosystem: results from MIBA sampling and MuSICA modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Hirl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Auerswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Ostler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
@@ -14197,51 +14197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles interfaces et frontières – Interface surface-atmosphère à haute résolution : bilan d’énergie, évaporation, transferts, effet de la canopée, couplage sol-plante-atmosphère...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14331,51 +14331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Amesbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Convey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14411,441 +14411,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Global estimates of land photosynthesis inferred from the global budget of δ18O in atmospheric CO2: the crucial role of soil microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">AGU Chapman Conference, on soil-mediated drivers of coupled biogeochemical and hydrological processes across scales, Biosphere II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Oct 2013, Tucson, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806909v1</w:t>
+                <w:t xml:space="preserve">hal-02745350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-based interpretation of the stable C and O isotope signals in the soil-plant-atmosphere continuum using the ecosystem model MuSICA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Seasonal contribution of soil CO2 invasion to the total CO18O flux from a pine forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">AGU Chapman Conference on soil-mediated drivers of coupled biogeochemical and hydrological processes across scales, Biosphere II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tucson, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803514v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal contribution of soil CO2 invasion to the total CO18O flux from a pine forest ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A process-based interpretation of the stable C and O isotope signals in the soil-plant-atmosphere continuum using the ecosystem model MuSICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ogee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Chapman Conference on soil-mediated drivers of coupled biogeochemical and hydrological processes across scales, Biosphere II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tucson, AZ, United States</w:t>
+              <w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745697v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global estimates of land photosynthesis inferred from the global budget of δ18O in atmospheric CO2: the crucial role of soil microorganisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmi Hilasvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Chapman Conference, on soil-mediated drivers of coupled biogeochemical and hydrological processes across scales, Biosphere II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Oct 2013, Tucson, AZ, United States</w:t>
+              <w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745350v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface surface- atmosphère haute résolution : bilans d’énergie, évaporation, transferts, effet de la canopée et couplage sol/plante/atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14896,103 +14896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variations of the 13C/12C signature of leaf nocturnal respiration in Fagus Sylvatica branches related to previous day photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Siegwolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">^COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t>
@@ -15060,51 +15060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Valdayskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15159,51 +15159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global estimates of land photosynthesis inferred from the global budget of δ18O in atmospheric CO2: the crucial role of soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action FP0803 ('Belowground carbon turnover in European Forests') Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15222,398 +15222,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the stable isotope composition of tree-ring cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
+                <w:t xml:space="preserve">Crossing the boundaries: photosynthetic limiations and water use in association with bryophyte morphological progression and phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Royles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Horwath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Science Foundation exploratory Workshop The significance of xylem hydraulic plasticity for reconstructing past environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation (ESF)., May 2012, Kippel, Switzerland</w:t>
+              <w:t xml:space="preserve">Annual Meeting Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Experimental Biology. Labo/service de l'auteur, Ville service, INT., Jun 2012, Salzburg, Austria. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804932v1</w:t>
+                <w:t xml:space="preserve">hal-02809298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the boundaries: photosynthetic limiations and water use in association with bryophyte morphological progression and phylogeny</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Horwath</w:t>
+                <w:t xml:space="preserve">Forest response to heat waves at the dry timberline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Yakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Tatrinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting Society for Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Experimental Biology. Labo/service de l'auteur, Ville service, INT., Jun 2012, Salzburg, Austria. n.p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809298v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest response to heat waves at the dry timberline</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fedor Tatrinov</w:t>
+                <w:t xml:space="preserve">Interpreting the stable isotope composition of tree-ring cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Science Foundation exploratory Workshop The significance of xylem hydraulic plasticity for reconstructing past environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation (ESF)., May 2012, Kippel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745954v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process-based interpretation of high-resolution tree-ring stable isotope variations: from simple to more complex models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Potsdam, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15638,103 +15638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field measurements of photosynthetic 13C discrimination of Fagus Sylvatica branches using laser spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Hammerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Siegwolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JESIUM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joint European Stable Isotope Users Group Meeting (JESIUM). Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2012, Leipzig, Germany. 1 p</w:t>
@@ -15763,51 +15763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the effect of root hydraulic functioning and root hydraulic redistribution on ecosystem water and carbon balance across divergent forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15882,713 +15882,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-annual variations in the density and stable isotope composition of Norway spruce tree rings at the Tharandt FLUXNET site</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bryophytes as climate indicators: moss and liverwort photosynthetic limitations and carbon isotope signals in organic material and peat deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Köstner</w:t>
+                <w:t xml:space="preserve">H. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grünwald</w:t>
+                <w:t xml:space="preserve">J. Royles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Horwath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Hodell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Convey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2011 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2011, San Francisco, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746859v1</w:t>
+                <w:t xml:space="preserve">hal-02808343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How detailed do leaf water H2180 models need to be?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term plant response to drought revealed by tree ring stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BASIN 2011 “The roles of stable isotopes in water cycle research”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogeosphere Atmosphere Stable Isotopes Network (BASIN). Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2011, Keystone, CO, United States. 1 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805474v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between assimilation and below-ground processes - stable isotopes as tools to assess carbon transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Keeping an eye on the European carbon balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Kodama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2011, San Francisco, United States. n.p</w:t>
+              <w:t xml:space="preserve">PhenoALP Final Meeting: Climate change, phenology and ecosystem processes: from Alps to Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhenoAlp., Oct 2011, Torgnon - Aosta Valley, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808340v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term plant response to drought revealed by tree ring stable isotope analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How detailed do leaf water H2180 models need to be?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Helliker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham D. Farquhar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">BASIN 2011 “The roles of stable isotopes in water cycle research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogeosphere Atmosphere Stable Isotopes Network (BASIN). Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2011, Keystone, CO, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746782v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping an eye on the European carbon balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The link between assimilation and below-ground processes - stable isotopes as tools to assess carbon transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kodama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhenoALP Final Meeting: Climate change, phenology and ecosystem processes: from Alps to Globe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PhenoAlp., Oct 2011, Torgnon - Aosta Valley, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2011, San Francisco, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804949v1</w:t>
+                <w:t xml:space="preserve">hal-02808340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryophytes as climate indicators: moss and liverwort photosynthetic limitations and carbon isotope signals in organic material and peat deposits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Horwath</w:t>
+                <w:t xml:space="preserve">Intra-annual variations in the density and stable isotope composition of Norway spruce tree rings at the Tharandt FLUXNET site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Hodell</w:t>
+                <w:t xml:space="preserve">Barbara Köstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Convey</w:t>
+                <w:t xml:space="preserve">Thomas Grünwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2011, San Francisco, United States. n.p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808343v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the isotope composition of plant water pools for environmental and paleoclimate studies: current knowledge and challenges</w:t>
               </w:r>
@@ -16643,51 +16643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal leaf and soil water isotope dynamics obtained from the δ18 signals of CO2 fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16764,51 +16764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining ecosystem gross primary production and transpiration with measurements of photosynthetic 13CO2 discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Blonquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16853,851 +16853,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stable isotopic techniques to investigate links between terrestrial carbon and water cycles</w:t>
+                <w:t xml:space="preserve">Modelling of the rapid response of tree canopy to its ambient microenvironment from a coupled LES-SVAT model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margareth Barbour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
+                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canopy processes in a changing climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., 2010, Victoria and Tasmania, Australia. 31 p</w:t>
+              <w:t xml:space="preserve">29. Conference on Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Keystone, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819143v1</w:t>
+                <w:t xml:space="preserve">hal-02814084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilayer transport model of soil water isotopologues in the root zone: applications for the simulation of 18O/16O signals from wood cellulose and soil CO2 efflux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing non-steady state models using simultaneous measurements of Δ18 O and Δ13C of CO2 and Δ18O of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kodama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814763v1</w:t>
+                <w:t xml:space="preserve">hal-02815450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong seasonal 18O disequilibrium between leaf and soil CO2 fluxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
+                <w:t xml:space="preserve">Modeling thermal infrared directional anisotropy over a mature pine forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Science Foundation Workshop "Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. n.p</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819209v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing non-steady state models using simultaneous measurements of Δ18 O and Δ13C of CO2 and Δ18O of water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naomi Kodama</w:t>
+                <w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2010, San Francisco, California, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815450v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thermal infrared directional anisotropy over a mature pine forest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New stable isotopic techniques to investigate links between terrestrial carbon and water cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guyon</w:t>
+                <w:t xml:space="preserve">Margareth Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Canopy processes in a changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., 2010, Victoria and Tasmania, Australia. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754372v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic carbon isotope discrimination and its relationship to the carbon isotope signals of stem, soil and ecosystem respiration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A multilayer transport model of soil water isotopologues in the root zone: applications for the simulation of 18O/16O signals from wood cellulose and soil CO2 efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Burlett</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Devaux</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., 2010, San Francisco, California, United States. n.p</w:t>
+              <w:t xml:space="preserve">Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820992v1</w:t>
+                <w:t xml:space="preserve">hal-02814763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the rapid response of tree canopy to its ambient microenvironment from a coupled LES-SVAT model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+                <w:t xml:space="preserve">Strong seasonal 18O disequilibrium between leaf and soil CO2 fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Conference on Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Keystone, United States. n.p</w:t>
+              <w:t xml:space="preserve">European Science Foundation Workshop "Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814084v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal leaf and soil water isotope dynamics obtained from the C18O signals of CO2 fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17755,432 +17755,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of soil carbonic anhydrase on the partitioning of gross CO2 fluxes using the oxygen isotopes of CO2 and water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Can intra-annual stable isotope signals in tree-ring cellulose be used to extend Fluxnet data-model analysis to larger temporal and spatial scales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Peylin</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753100v1</w:t>
+                <w:t xml:space="preserve">hal-02754353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a strong seasonal disequilibrium exist between the oxygen isotope signals of leaf and soil CO2 exchange?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The influence of soil carbonic anhydrase on the partitioning of gross CO2 fluxes using the oxygen isotopes of CO2 and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Loustau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Seibt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second mini symposium on the use of stable isotopes in tree physiology and forest ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nancy, France. n.p</w:t>
+              <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823931v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can intra-annual stable isotope signals in tree-ring cellulose be used to extend Fluxnet data-model analysis to larger temporal and spatial scales?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Does a strong seasonal disequilibrium exist between the oxygen isotope signals of leaf and soil CO2 exchange?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Second mini symposium on the use of stable isotopes in tree physiology and forest ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nancy, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754353v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of diffusion processes and leaf temperatures variations to the spatial distribution of leaf water isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18188,51 +18188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
@@ -18261,51 +18261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous measurement of 13C C18O fractionation during evapotranspiration, photosynthesis and respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18313,51 +18313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint research symposium between France (INRA) - Japan (JSPS) on the use of stable carbon isotopes to understand the carbon cycle in forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Nov 2009, Kyoto, Japan. n.p</w:t>
@@ -18380,277 +18380,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and modelling the evaporative enrichment of water pools in maritime pine trees over daily and seasonal time-frames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Le transport de l'eau dans les plantes vu sous l'angle de la géochimie isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Seibt</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Xylème, eau, croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. n.p</w:t>
+              <w:t xml:space="preserve">Meeting Xylème, eau, croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823817v1</w:t>
+                <w:t xml:space="preserve">hal-02814315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport de l'eau dans les plantes vu sous l'angle de la géochimie isotopique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring and modelling the evaporative enrichment of water pools in maritime pine trees over daily and seasonal time-frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmiel Maseyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Seibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Xylème, eau, croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque Xylème, eau, croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814315v1</w:t>
+                <w:t xml:space="preserve">hal-02823817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple, single-substrate model to interpret intra-annual stable isotope signals in tree-ring cellulose</w:t>
               </w:r>
@@ -18662,51 +18662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18761,51 +18761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18813,51 +18813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. 2 p</w:t>
@@ -18886,51 +18886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do soil micro‐organisms influence the oxygen isotope signal of atmospheric CO2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18994,51 +18994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of the carbon isotope composition of phloem sap and CO2 fluxes in a mature pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19046,51 +19046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t>
@@ -19132,90 +19132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding seasonal oxygen isotope signals of photosynthesis and respiration at the ecosystem scale using a chamber TDL system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t>
@@ -19363,307 +19363,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe François</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San francisco, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823508v1</w:t>
+                <w:t xml:space="preserve">hal-02822172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring carbon and oxygen isotope signals of photosynthesis and respiration: first field results from a chamber system coupled to tunable diode laser spectrometers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du changement climatique sur la production des forêts françaises : résultats du projet CARBOFOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Devaux</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San francisco, United States. n.p</w:t>
+              <w:t xml:space="preserve">9èmes Journées d’Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822172v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'anisotropie directionnelle dans l'infrarouge thermique au-dessus d'un peuplement de pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19671,51 +19671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de Modélisation de l’Atmosphère, Météo France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Toulouse, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19779,51 +19779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret M. Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderick Dewar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19917,51 +19917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées d’Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
@@ -19984,519 +19984,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf water and transpiration isotope signals: a crossroad between plant physiology, fluid mechanics and biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on the Isotope Effects in Evaporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Pisa, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754084v1</w:t>
+                <w:t xml:space="preserve">hal-02822134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure rapide (10Hz) des isotopomères du CO2 atmosphérique par diode laser modulable (TDL)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling directional anisotropy of thermal infrared measurements over a Pine forest canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Torrent, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753282v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An isotopic excursion through atmospheric and biomass signals from conifer forests following a seasonal rhythm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Mesure rapide (10Hz) des isotopomères du CO2 atmosphérique par diode laser modulable (TDL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BASIN/SIBAE Conference: Isotopes as Tracers of Ecological Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Tomar, Portugal. n. p</w:t>
+              <w:t xml:space="preserve">9. Journées de la Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Balaruc-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814129v1</w:t>
+                <w:t xml:space="preserve">hal-02753282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf water and transpiration isotope signals: a crossroad between plant physiology, fluid mechanics and biogeochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An isotopic excursion through atmospheric and biomass signals from conifer forests following a seasonal rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Seibt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Isotope Effects in Evaporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Pisa, Italy. 4 p</w:t>
+              <w:t xml:space="preserve">BASIN/SIBAE Conference: Isotopes as Tracers of Ecological Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Tomar, Portugal. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822134v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of thermal infrared directional anisotropy over different surface types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Dayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20577,51 +20577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures, analyse et interprétation de la composition isotopique du carbone de la cellulose du cerne annuel des arbres à haute résolution temporelle : le cas du Pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20702,77 +20702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact attendre du changement climatique sur la production des forêts françaises ? : résultats du projet CARBOFOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20808,333 +20808,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Colin</w:t>
+                <w:t xml:space="preserve">Fluxnet and regional carbon flux modeling, spatial integration and regional fluxes, spatial scales of coherence, network-scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bakker</w:t>
+                <w:t xml:space="preserve">Kenneth Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Toshinobu Machida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Papale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on modelling Forest production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">FLUXNET Workshop "Celebrating 10 years Since La Thuile and Planning for the Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Firenze, Italy. 58 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831755v1</w:t>
+                <w:t xml:space="preserve">hal-01189430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluxnet and regional carbon flux modeling, spatial integration and regional fluxes, spatial scales of coherence, network-scale analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Reichstein</w:t>
+                <w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Davis</w:t>
+                <w:t xml:space="preserve">A. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshinobu Machida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Papale</w:t>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLUXNET Workshop "Celebrating 10 years Since La Thuile and Planning for the Future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Firenze, Italy. 58 pl</w:t>
+              <w:t xml:space="preserve">International conference on modelling Forest production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189430v1</w:t>
+                <w:t xml:space="preserve">hal-02831755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21215,64 +21215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21342,51 +21342,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable-Isotope Techniques to Investigate Sources of Plant Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21450,64 +21450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tools for predicting the carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21588,90 +21588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How will the production of French forests respond to climate change? An integrated analysis from site to country scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests, carbon cycle and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, Update Sciences and Technologies, 978-2-7592-0384-0</w:t>
@@ -21700,51 +21700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate change on temperate forests and interaction with management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21870,51 +21870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22018,51 +22018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22114,90 +22114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22589,51 +22589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sui Min Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ying Gong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ting Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24810-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Baca Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina T Hirl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walbott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Barbeta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-024-02702-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Fisher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad1f04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mart&#237;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Rodr&#237;guez-Robles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Tang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Launiainen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elliott Campbell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2427-2022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151338" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Casa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asun Rodr&#237;guez-U&#241;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-4125-2022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Mendoza-Herrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso-Forn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Saz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cernusak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Bush" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Eichstaedt (b&#246;gelein)" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Scheffers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15569" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina T. Hirl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ostler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M J Kooijmans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Cho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleya Kaushik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine D Haynes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6547-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;javille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17857" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tramontana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Keenan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15203" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15345" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gimeno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clav&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16564" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62555-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schnyder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schleip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2581-2019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K. Meredith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Singer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0270-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E. Gimeno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Saavedra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2129-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wohl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9425-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob&#160;a. Nelson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004727" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jones" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2040062" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Youngerman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Whelan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2030037" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Jones" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-597-2018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Lennartz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wohlfahrt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3625-2018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968958v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620542v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6363-2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608085v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.09.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606784v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Royles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B. West" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14584" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636062v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fed&#246;r Tatarinov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13791" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639603v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Mcdowell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Williams" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Pockman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Dickman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2873" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giuggiola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13748" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmeier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi van Diest" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2221-2016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.05.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLXZ2D7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557316v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5995-2015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631651v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilkinson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rayment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv010" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114749v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ottl&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valdayskikh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radchenko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-9393-2015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519337v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gangi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0169" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640078v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gentsch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sturm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Siegwolf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Cohen-Hilaleh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Raz-Yaseef" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1360" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLFH9CRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637983v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nichol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12260" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639922v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12262" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643683v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A. Hodgson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12114" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate G. Mcdowell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie A. Fisher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonggang Xu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltt&#228; T." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12465" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02750.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4928WHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643686v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Badeck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cohn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-2659-2011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuntz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keitel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zeeman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3083-2012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646620v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Noormets" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouangy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gavazzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps018" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02186.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31F8AF490F7AD467C6A1D7E8B6FAC04BB485ACC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666929v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03384.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Seisst" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01635.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Friend" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Y. Kiang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lomas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01223.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9RMSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655384v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zobitz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Burns" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bowling" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000282" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865384v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002199" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681252v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Sykes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.01036.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6M2W1LG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672933v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677838v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00515-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N39WMPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682587v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(00)00214-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGXP4WG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683202v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(00)00215-X" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56D3C617FF835FBE3B598E20E63A5317CCFAA9D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245122v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Grulois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidot Caroline" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Patin R&#233;mi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245116v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643420v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Garrigou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643411v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643389v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264726v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonan G" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghattas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Lansoe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789161v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mart&#237;n-Gomez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Barbeta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595226v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740188v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmaier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739331v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594895v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Commane" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741976v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742412v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595441v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Kesselmeier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740097v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hirl" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Auerswald" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vetter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742306v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741296v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Amesbury" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803514v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745697v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745350v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809212v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808988v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806459v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Valdayskikh" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802107v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804932v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809298v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Griffiths" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Meyer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Horwath" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745954v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Tatrinov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804903v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809003v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808487v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Warren" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805474v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Helliker" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808340v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessler" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Offermann" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kodama" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804949v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808343v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffiths" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royles" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horwath" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hodell" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Convey" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805645v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746817v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804096v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blonquist" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819143v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Barbour" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819209v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815450v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kodama" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hunt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754372v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820992v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814084v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819205v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823931v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grace" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812922v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817203v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cross" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819049v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Seisst" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813944v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821664v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Tu" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehleringer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcdowell" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alstad" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822172v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815114v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753282v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814129v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Seibt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817427v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765351v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906218v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93233-0_26" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819728v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842581v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04954774v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sui Min Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ying Gong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ting Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24810-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walbott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Barbeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-024-02702-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Baca Cabrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina T Hirl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14881" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inne Vanderkelen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Fisher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad1f04" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mart&#237;n&#8208;g&#243;mez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Rodr&#237;guez-Robles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Sancho-Knapik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Casa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asun Rodr&#237;guez-U&#241;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-4125-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Launiainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Kahmen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18227" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abadie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elliott Campbell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2427-2022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad van Meerbeek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lembrechts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151338" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Mendoza-Herrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso-Forn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Saz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mart&#237;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cernusak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Bush" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Eichstaedt (b&#246;gelein)" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina T. Hirl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ostler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miska Luoto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Scheffers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15569" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;javille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17857" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M J Kooijmans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Cho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleya Kaushik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine D Haynes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6547-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tramontana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Migliavacca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Keenan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15203" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ballantyne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15345" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Gimeno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clav&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Jones" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16564" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62555-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625702v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E. Gimeno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Saavedra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda E. Medlyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K. Meredith" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Singer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0270-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627763v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schnyder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schleip" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2581-2019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625636v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-2129-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Youngerman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Whelan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2030037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Jones" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wohl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-597-2018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinikka Lennartz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wohlfahrt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3625-2018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2040062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob&#160;a. Nelson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004727" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9425-2018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968958v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.09.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6363-2017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606784v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Royles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason B. West" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14584" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636062v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fed&#246;r Tatarinov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13791" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639603v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Mcdowell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Williams" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Pockman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Dickman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2873" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giuggiola" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13748" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmeier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi van Diest" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2221-2016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.05.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLXZ2D7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilkinson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rayment" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshie Mizunuma" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5995-2015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114749v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ottl&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valdayskikh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Radchenko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-9393-2015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519337v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gangi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.11.0169" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636788v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Cohen-Hilaleh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naama Raz-Yaseef" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1360" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLFH9CRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gentsch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sturm" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Siegwolf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru024" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637983v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nichol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12260" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639922v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12262" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643683v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic A. Hodgson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12114" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate G. Mcdowell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie A. Fisher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonggang Xu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu H&#246;ltt&#228; T." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12465" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649830v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02750.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4928WHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643686v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Badeck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cohn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-2659-2011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuntz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keitel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zeeman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3083-2012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646620v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Noormets" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouangy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gavazzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps018" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00675165v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ningre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02333.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666929v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03384.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666708v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02186.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31F8AF490F7AD467C6A1D7E8B6FAC04BB485ACC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Seisst" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01635.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757184v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Valentini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Running" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01224.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DB51HL4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Friend" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Y. Kiang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lomas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01223.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9RMSJC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655384v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zobitz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Burns" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bowling" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JG000282" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865384v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002199" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373792v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichstein" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03972" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681252v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Morales" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin T. Sykes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.01036.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6M2W1LG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672933v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677838v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00515-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N39WMPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682587v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(00)00214-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGXP4WG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683202v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1923(00)00215-X" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56D3C617FF835FBE3B598E20E63A5317CCFAA9D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245122v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Grulois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidot Caroline" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Patin R&#233;mi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643420v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriane Garrigou" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643411v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245116v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264726v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonan G" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghattas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Lansoe" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643389v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789161v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mart&#237;n-Gomez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Barbeta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595226v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594895v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Commane" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740188v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kesselmaier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739331v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741976v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742412v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595441v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Kesselmeier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740097v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hirl" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Auerswald" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vetter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742306v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741296v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Amesbury" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745350v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745697v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803514v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809212v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808988v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806459v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Valdayskikh" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802107v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809298v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Griffiths" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Meyer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Horwath" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745954v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Tatrinov" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804932v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804903v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809003v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808487v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Warren" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808343v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griffiths" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royles" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horwath" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hodell" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Convey" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804949v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805474v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Helliker" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808340v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessler" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Offermann" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kodama" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805645v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746817v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804096v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blonquist" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814084v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815450v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kodama" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hunt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754372v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820992v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819143v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Barbour" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819209v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819205v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823931v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grace" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812922v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817203v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cross" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819049v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Seisst" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813944v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821664v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Tu" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lai" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehleringer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcdowell" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alstad" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822172v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823508v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815114v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Kurz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754084v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753282v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814129v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Seibt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817427v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760680v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189430v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Davis" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinobu Machida" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765351v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906218v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93233-0_26" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812764v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815563v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819728v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842581v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04954774v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>