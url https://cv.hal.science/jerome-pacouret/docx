--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -494,1215 +494,1215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godard et la mort de l'auteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médias, innovez ! Construction et appropriations différenciées de l’injonction à l’innovation médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Ouakrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorreine Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23/1 (1), pp.27-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.032.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942622v1</w:t>
+                <w:t xml:space="preserve">hal-03852533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias, innovez ! Construction et appropriations différenciées de l’injonction à l’innovation médiatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Godard et la mort de l'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enic.032.0027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03852533v1</w:t>
+                <w:t xml:space="preserve">halshs-03942622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse des droits de propriété des auteurs de cinéma : une comparaison transnationale du droit d’auteur et du copyright</w:t>
+                <w:t xml:space="preserve">Les conditions économiques légitimes de production d’une information numérique « de qualité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Ouakrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 108 (2), pp.443-461. </w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 16 (1), pp.53-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/drs1.108.0443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pdc.016.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03942514v1</w:t>
+                <w:t xml:space="preserve">hal-03385041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La genèse des droits de propriété des auteurs de cinéma : une comparaison transnationale du droit d’auteur et du copyright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 108 (2), pp.443-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.108.0443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916332v1</w:t>
+                <w:t xml:space="preserve">halshs-03942514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions économiques légitimes de production d’une information numérique « de qualité »</w:t>
+                <w:t xml:space="preserve">Le déclassement des scénaristes (États-Unis, France, années 1910-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Ouakrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.19-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385041v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04785752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclassement des scénaristes (États-Unis, France, années 1910-1950)</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’un (auteur de) film ? Prétendants au statut d’auteur et autonomisation du cinéma avant les années 1960 (États-Unis-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04785752v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un (auteur de) film ? Prétendants au statut d’auteur et autonomisation du cinéma avant les années 1960 (États-Unis-France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomies des arts et de la culture : les biens symboliques face à l’État et au marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Bart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Autonomies des arts et de la culture, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bssg.342⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03942551v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un (auteur de) film ? Prétendants au statut d’auteur et autonomisation du cinéma avant les années 1960 (États-Unis-France)</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’un (auteur de) film ? Prétendants au statut d’auteur et autonomisation du cinéma avant les années 1960 (États-Unis-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bssg.322⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Autonomies des arts et de la culture, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03942540v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03942551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomies des arts et de la culture : les biens symboliques face à l’État et au marché</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’amour de la littérature : le festival, nouvelle instance de production de la croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+                <w:t xml:space="preserve">Myrtille Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bssg.326⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206-207 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.206.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03942574v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amour de la littérature : le festival, nouvelle instance de production de la croyance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Transformations des champs de production culturelle à l’ère de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Picaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 206-207 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.206.0108⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.206.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un journalisme de qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Ouakrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Ouakrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autonomies des arts et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2069,77 +2069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Public of a Literary Festival with Multiple Correspondence Analysis: the Specificity of Literary Capital »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jörg Blasiu; Frédéric Lebaron; Brigitte Le Roux; Andreas Schmitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Investigations of Social Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.229 - 243, 2020, 9783030153861</w:t>
@@ -2586,51 +2586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24B7A1B0"/>
+    <w:nsid w:val="A64B353A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2817,51 +2817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-pacouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5359-5772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185732429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316040309" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.152.0119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.108.0443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Manbeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003093046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01986825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-pacouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5359-5772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185732429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316040309" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.152.0119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.108.0443" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785752v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Manbeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003093046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01986825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>