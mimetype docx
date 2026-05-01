--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -494,913 +494,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias, innovez ! Construction et appropriations différenciées de l’injonction à l’innovation médiatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Godard et la mort de l'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852533v1</w:t>
+                <w:t xml:space="preserve">halshs-03942622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godard et la mort de l'auteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un journalisme de « qualité » ? Hiérarchisations et classements des actualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Ouakrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03942622v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions économiques légitimes de production d’une information numérique « de qualité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Ouakrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 16 (1), pp.53-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.016.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse des droits de propriété des auteurs de cinéma : une comparaison transnationale du droit d’auteur et du copyright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 108 (2), pp.443-461. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.108.0443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03942514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclassement des scénaristes (États-Unis, France, années 1910-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.19-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04785752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un (auteur de) film ? Prétendants au statut d’auteur et autonomisation du cinéma avant les années 1960 (États-Unis-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03942540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomies des arts et de la culture : les biens symboliques face à l’État et au marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bssg.326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03942574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un (auteur de) film ? Prétendants au statut d’auteur et autonomisation du cinéma avant les années 1960 (États-Unis-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Autonomies des arts et de la culture, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bssg.342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03942551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amour de la littérature : le festival, nouvelle instance de production de la croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 206-207 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.206.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations des champs de production culturelle à l’ère de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Picaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 206-207 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.206.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1410,354 +1427,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un journalisme de qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Ouakrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier - Un journalisme de qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Ouakrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 16 (1), pp.5-12, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pdc.016.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomies des arts et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bssg.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1767,91 +1784,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits des auteurs de cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. 2019, 978-2-37032-234-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03942656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1861,391 +1878,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouveau service de l'Etat. Sociologie des régulateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chahsiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Vauchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moment régulateur. Naissance d'une contre-culture de gouvernement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2024, 9782724642056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Legal Environment of Ideas and the Intellectual Making of Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Manbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefanos Geroulanos, Gisèle Sapiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of the History and Sociology of Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.135-155, 2023, 9781003093046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003093046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04786164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Public of a Literary Festival with Multiple Correspondence Analysis: the Specificity of Literary Capital »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jörg Blasiu; Frédéric Lebaron; Brigitte Le Roux; Andreas Schmitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Investigations of Social Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.229 - 243, 2020, 9783030153861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrivain·e·s dans la division du travail cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profession ? Ecrivain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2255,153 +2272,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bataille autour des &amp;quot;exceptions&amp;quot; de la loi sur le droit d'auteur canadien : la propriété des œuvres au défi du faire use, des valeurs entrepreneuriales et de nouvelles formes d'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03942804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandémie de covid-19 et les inégalités économiques du monde canadien de la culture : agir via le droit d'auteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://ceim.uqam.ca/db/spip.php?page=article-ceim&amp;id_article=13120&amp;id_auteur=1460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03942768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2411,114 +2428,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un auteur de cinéma ? Copyright, droit d'auteur et division du travail (années 1900-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pacouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. PSL Research University; EHESS, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01986825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2586,51 +2603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A64B353A"/>
+    <w:nsid w:val="18179230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2817,51 +2834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-pacouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5359-5772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185732429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316040309" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.152.0119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.032.0027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.108.0443" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785752v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Manbeck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003093046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01986825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-pacouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5359-5772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185732429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316040309" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.152.0119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sedel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.108.0443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Picaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seiler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.206.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.320" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Manbeck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003093046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01986825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>