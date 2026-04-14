--- v0 (2026-03-04)
+++ v1 (2026-04-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Perez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123352525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is devoted to dynamical gravitating systems : celestial mechanics, self gravitating systems (globular clusters & galaxies)[</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], cosmological dynamics [</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm professor at Ensta ParisTech Paris-Saclay University in the domain of theoretical physics, astrophysics and modelisation [</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3,M1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific mediation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I give a lot of conferences [</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">see the program since 2011]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I'm in the scientific organising board of the &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival d'astronomie de Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, I propose also various activities for teachers : Eratothenes experiment, activities related to the moon, Hubble law reconstruction, etc. [</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have proposed a serie of 3 episodes for understanding the </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">expansion of the univers and relativity theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have produced with Arthur Pesah a website to understand the spiral structure of galaxies : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the spiral Kreator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods of Isochrone Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.112704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geometry of Isochrone Orbits from Archimedes' parabolae to Kepler's third law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">celestial Mechanics &amp; Dynamical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (4), pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange et la méthode analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxies et amas globulaires : une diversité régie par l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 544, pp.P. 45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of isochrony in the formation and evolution of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (4), pp.Pages 4963-4971. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode synthétique de Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors Série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochrony in 3D radial potentials. From Michel H\'enon ideas to isochrone relativity: classification, interpretation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (2), p. 605-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théorème de Noether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mean and osculating stability in the vicinity of the (2:1) tesseral resonant surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Deleflie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.170-177. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fameux points de Lagrange -- Fameux, pour qui les connaît !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du mystère de la lettre H ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité voilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier N°83, p 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical mechanics of self-gravitating systems: Mixing as a criterion for indistinguishability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Beraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (12), pp.123004. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.123004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jungle Universe: coupled cosmological models in a Lotka–Volterra framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Füzfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoteo Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guedezounme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1753. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-014-1753-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), p.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability as a dissipation-induced phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 405 (Issue 4), p. 2785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrability of Bianchi Universes in scalar tensor theory of gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Larena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.2901. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity, dimension, equilibrium, and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'académie des sciences de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3-4), pp.406-413. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipationless collapse of a set of N massive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 348 (1), pp.62-72. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fond découle la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414, p. 34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlavov and Poisson equations in the context of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (3), pp. 91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of rotating spherical stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 305 (4), pp.859-865. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.1999.02475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of a two-dimensionnal unbounded self-gravitating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60, pp.5185. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems II : Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.700-710. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems I : Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symplectic approach to gravitational instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 465, pp.54. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/177400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a gaseous sphere against non-radial perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259 ((1)), pp 95-103. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/259.1.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinements in the Jungle Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoe Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marvelous contribution from Michel Hénon to globular cluster’s study : the isochrone cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Henon Memoriam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Perez; Jean-Michel Alimi; Roya Mohayaee, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Anisotropic Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein Century International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Alimi, Jun 2005, Paris, Unesco, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2399648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the stability of anisotropic stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergodic Concepts in Stellar Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Pfenniger, Mar 2003, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we know how globular clusters form ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Globular Cluster Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giampaolo Piotto, Jun 2002, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Results for Distributions Functions and Gravitational Potential for 3D and 2D Stellar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Astronomische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Spurzem, Mar 2000, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems by symplectic methods : numerical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jochen Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N-body problems and gravitational dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Combes &amp; L. Athanassoula, Mar 1993, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses de l'ENSTA, 254 p., 2017, 978-2722509559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de physique statistique - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 268 p., 2015, 978-2-7225-0948-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique MPSI-PCSI-PTSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoize Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Saudrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson France. , 2013, 978-2-7440-7653-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , pp.243 Pages, 2011, 9782722509320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 200 p., 2008, 978-2-7225-0913-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des systèmes de particules en interaction gravitationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Perez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123352525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is devoted to dynamical gravitating systems : celestial mechanics, self gravitating systems (globular clusters & galaxies)[</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], cosmological dynamics [</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm professor at Ensta ParisTech Paris-Saclay University in the domain of theoretical physics, astrophysics and modelisation [</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3,M1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific mediation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I give a lot of conferences [</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">see the program since 2011]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I'm in the scientific organising board of the &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival d'astronomie de Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, I propose also various activities for teachers : Eratothenes experiment, activities related to the moon, Hubble law reconstruction, etc. [</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have proposed a serie of 3 episodes for understanding the </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">expansion of the univers and relativity theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have produced with Arthur Pesah a website to understand the spiral structure of galaxies : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the spiral Kreator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods of Isochrone Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.112704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geometry of Isochrone Orbits from Archimedes' parabolae to Kepler's third law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">celestial Mechanics &amp; Dynamical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (4), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10569-020-09960-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxies et amas globulaires : une diversité régie par l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 544, pp.P. 45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange et la méthode analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode synthétique de Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors Série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of isochrony in the formation and evolution of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (4), pp.Pages 4963-4971. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochrony in 3D radial potentials. From Michel H\'enon ideas to isochrone relativity: classification, interpretation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (2), p. 605-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théorème de Noether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mean and osculating stability in the vicinity of the (2:1) tesseral resonant surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Deleflie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.170-177. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité voilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier N°83, p 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fameux points de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/gc04-t229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical mechanics of self-gravitating systems: Mixing as a criterion for indistinguishability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Beraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (12), pp.123004. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.123004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jungle Universe: coupled cosmological models in a Lotka–Volterra framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Füzfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoteo Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guedezounme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1753. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-014-1753-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du mystère de la lettre~\(H\)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/qps3-ke02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), p.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability as a dissipation-induced phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 405 (Issue 4), p. 2785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrability of Bianchi Universes in scalar tensor theory of gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Larena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.2901. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity, dimension, equilibrium, and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'académie des sciences de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3-4), pp.406-413. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipationless collapse of a set of N massive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 348 (1), pp.62-72. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fond découle la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414, p. 34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlavov and Poisson equations in the context of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (3), pp. 91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of rotating spherical stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 305 (4), pp.859-865. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.1999.02475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of a two-dimensionnal unbounded self-gravitating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60, pp.5185. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems II : Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.700-710. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems I : Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symplectic approach to gravitational instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 465, pp.54. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/177400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a gaseous sphere against non-radial perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259 ((1)), pp 95-103. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/259.1.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinements in the Jungle Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoe Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marvelous contribution from Michel Hénon to globular cluster’s study : the isochrone cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Henon Memoriam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Perez; Jean-Michel Alimi; Roya Mohayaee, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Anisotropic Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein Century International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Alimi, Jun 2005, Paris, Unesco, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2399648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the stability of anisotropic stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergodic Concepts in Stellar Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Pfenniger, Mar 2003, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we know how globular clusters form ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Globular Cluster Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giampaolo Piotto, Jun 2002, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Results for Distributions Functions and Gravitational Potential for 3D and 2D Stellar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Astronomische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Spurzem, Mar 2000, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems by symplectic methods : numerical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jochen Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N-body problems and gravitational dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Combes &amp; L. Athanassoula, Mar 1993, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses de l'ENSTA, 254 p., 2017, 978-2722509559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de physique statistique - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 268 p., 2015, 978-2-7225-0948-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique MPSI-PCSI-PTSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoize Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Saudrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson France. , 2013, 978-2-7440-7653-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , pp.243 Pages, 2011, 9782722509320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 200 p., 2008, 978-2-7225-0913-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des systèmes de particules en interaction gravitationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FC83420"/>
+    <w:nsid w:val="19FA5DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D2901C5D"/>
+    <w:nsid w:val="76B7BD28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123352525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravClass.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravRel.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/ENSTA/ensta.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/M2_Astro/m2_astro.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Actualites/actu.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.festival-astronomie.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Ressources/ressources.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paristech.fr/conf/expansion/index.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galaxy.ensta.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056957" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Simon-Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2015.02.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Alimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beraldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte Sodr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.123004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F&#252;zfa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;lot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guedezounme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1753-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07294.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Alimi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02475.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5185" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scholl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177400" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/259.1.95" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoe Yap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2399648" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jochen Scholl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renvoize Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Saudrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123352525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravClass.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravRel.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/ENSTA/ensta.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/M2_Astro/m2_astro.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Actualites/actu.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.festival-astronomie.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Ressources/ressources.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paristech.fr/conf/expansion/index.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galaxy.ensta.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056957" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-020-09960-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Simon-Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2015.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Alimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gc04-t229" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beraldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte Sodr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.123004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F&#252;zfa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;lot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guedezounme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1753-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qps3-ke02" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07294.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Alimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02475.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scholl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.700" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.689" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/259.1.95" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoe Yap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2399648" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jochen Scholl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renvoize Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Saudrais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>