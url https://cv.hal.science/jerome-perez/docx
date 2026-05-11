--- v1 (2026-04-14)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Perez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123352525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is devoted to dynamical gravitating systems : celestial mechanics, self gravitating systems (globular clusters & galaxies)[</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], cosmological dynamics [</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm professor at Ensta ParisTech Paris-Saclay University in the domain of theoretical physics, astrophysics and modelisation [</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3,M1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific mediation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I give a lot of conferences [</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">see the program since 2011]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I'm in the scientific organising board of the &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival d'astronomie de Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, I propose also various activities for teachers : Eratothenes experiment, activities related to the moon, Hubble law reconstruction, etc. [</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have proposed a serie of 3 episodes for understanding the </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">expansion of the univers and relativity theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have produced with Arthur Pesah a website to understand the spiral structure of galaxies : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the spiral Kreator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods of Isochrone Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.112704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geometry of Isochrone Orbits from Archimedes' parabolae to Kepler's third law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">celestial Mechanics &amp; Dynamical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (4), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10569-020-09960-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxies et amas globulaires : une diversité régie par l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 544, pp.P. 45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange et la méthode analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode synthétique de Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors Série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of isochrony in the formation and evolution of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (4), pp.Pages 4963-4971. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochrony in 3D radial potentials. From Michel H\'enon ideas to isochrone relativity: classification, interpretation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (2), p. 605-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théorème de Noether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mean and osculating stability in the vicinity of the (2:1) tesseral resonant surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Deleflie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.170-177. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité voilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier N°83, p 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fameux points de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/gc04-t229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical mechanics of self-gravitating systems: Mixing as a criterion for indistinguishability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Beraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (12), pp.123004. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.123004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jungle Universe: coupled cosmological models in a Lotka–Volterra framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Füzfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoteo Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guedezounme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1753. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-014-1753-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du mystère de la lettre~\(H\)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/qps3-ke02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), p.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability as a dissipation-induced phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 405 (Issue 4), p. 2785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrability of Bianchi Universes in scalar tensor theory of gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Larena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.2901. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity, dimension, equilibrium, and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'académie des sciences de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3-4), pp.406-413. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipationless collapse of a set of N massive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 348 (1), pp.62-72. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fond découle la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414, p. 34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlavov and Poisson equations in the context of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (3), pp. 91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of rotating spherical stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 305 (4), pp.859-865. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.1999.02475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of a two-dimensionnal unbounded self-gravitating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60, pp.5185. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems II : Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.700-710. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems I : Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symplectic approach to gravitational instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 465, pp.54. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/177400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a gaseous sphere against non-radial perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259 ((1)), pp 95-103. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/259.1.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinements in the Jungle Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoe Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marvelous contribution from Michel Hénon to globular cluster’s study : the isochrone cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Henon Memoriam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Perez; Jean-Michel Alimi; Roya Mohayaee, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Anisotropic Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein Century International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Alimi, Jun 2005, Paris, Unesco, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2399648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the stability of anisotropic stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergodic Concepts in Stellar Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Pfenniger, Mar 2003, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we know how globular clusters form ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Globular Cluster Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giampaolo Piotto, Jun 2002, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Results for Distributions Functions and Gravitational Potential for 3D and 2D Stellar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Astronomische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Spurzem, Mar 2000, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems by symplectic methods : numerical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jochen Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N-body problems and gravitational dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Combes &amp; L. Athanassoula, Mar 1993, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses de l'ENSTA, 254 p., 2017, 978-2722509559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de physique statistique - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 268 p., 2015, 978-2-7225-0948-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique MPSI-PCSI-PTSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoize Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Saudrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson France. , 2013, 978-2-7440-7653-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , pp.243 Pages, 2011, 9782722509320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 200 p., 2008, 978-2-7225-0913-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des systèmes de particules en interaction gravitationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Perez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123352525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is devoted to dynamical gravitating systems : celestial mechanics, self gravitating systems (globular clusters & galaxies)[</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], cosmological dynamics [</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm professor at Ensta ParisTech Paris-Saclay University in the domain of theoretical physics, astrophysics and modelisation [</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3,M1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific mediation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I give a lot of conferences [</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">see the program since 2011]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I'm in the scientific organising board of the &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival d'astronomie de Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, I propose also various activities for teachers : Eratothenes experiment, activities related to the moon, Hubble law reconstruction, etc. [</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have proposed a serie of 3 episodes for understanding the </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">expansion of the univers and relativity theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have produced with Arthur Pesah a website to understand the spiral structure of galaxies : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the spiral Kreator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods of Isochrone Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.112704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geometry of Isochrone Orbits from Archimedes' parabolae to Kepler's third law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">celestial Mechanics &amp; Dynamical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (4), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10569-020-09960-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange et la méthode analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxies et amas globulaires : une diversité régie par l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 544, pp.P. 45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode synthétique de Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors Série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of isochrony in the formation and evolution of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (4), pp.Pages 4963-4971. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochrony in 3D radial potentials. From Michel H\'enon ideas to isochrone relativity: classification, interpretation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (2), p. 605-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théorème de Noether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mean and osculating stability in the vicinity of the (2:1) tesseral resonant surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Deleflie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.170-177. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité voilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier N°83, p 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fameux points de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/gc04-t229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical mechanics of self-gravitating systems: Mixing as a criterion for indistinguishability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Beraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (12), pp.123004. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.123004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du mystère de la lettre H ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/qps3-ke02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jungle Universe: coupled cosmological models in a Lotka–Volterra framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Füzfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoteo Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guedezounme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1753. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-014-1753-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), p.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability as a dissipation-induced phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 405 (Issue 4), p. 2785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrability of Bianchi Universes in scalar tensor theory of gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Larena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.2901. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity, dimension, equilibrium, and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'académie des sciences de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3-4), pp.406-413. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipationless collapse of a set of N massive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 348 (1), pp.62-72. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fond découle la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414, p. 34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlavov and Poisson equations in the context of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (3), pp. 91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of rotating spherical stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 305 (4), pp.859-865. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.1999.02475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of a two-dimensionnal unbounded self-gravitating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60, pp.5185. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems II : Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.700-710. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems I : Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symplectic approach to gravitational instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 465, pp.54. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/177400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a gaseous sphere against non-radial perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259 ((1)), pp 95-103. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/259.1.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinements in the Jungle Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoe Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marvelous contribution from Michel Hénon to globular cluster’s study : the isochrone cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Henon Memoriam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Perez; Jean-Michel Alimi; Roya Mohayaee, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Anisotropic Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein Century International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Alimi, Jun 2005, Paris, Unesco, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2399648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the stability of anisotropic stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergodic Concepts in Stellar Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Pfenniger, Mar 2003, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we know how globular clusters form ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Globular Cluster Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giampaolo Piotto, Jun 2002, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Results for Distributions Functions and Gravitational Potential for 3D and 2D Stellar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Astronomische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Spurzem, Mar 2000, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems by symplectic methods : numerical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jochen Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N-body problems and gravitational dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Combes &amp; L. Athanassoula, Mar 1993, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses de l'ENSTA, 254 p., 2017, 978-2722509559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de physique statistique - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 268 p., 2015, 978-2-7225-0948-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique MPSI-PCSI-PTSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoize Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Saudrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson France. , 2013, 978-2-7440-7653-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , pp.243 Pages, 2011, 9782722509320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 200 p., 2008, 978-2-7225-0913-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des systèmes de particules en interaction gravitationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19FA5DA4"/>
+    <w:nsid w:val="3BA601E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76B7BD28"/>
+    <w:nsid w:val="D5F0902B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123352525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravClass.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravRel.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/ENSTA/ensta.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/M2_Astro/m2_astro.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Actualites/actu.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.festival-astronomie.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Ressources/ressources.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paristech.fr/conf/expansion/index.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galaxy.ensta.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056957" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-020-09960-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Simon-Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2015.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Alimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gc04-t229" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beraldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte Sodr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.123004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F&#252;zfa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;lot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guedezounme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1753-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qps3-ke02" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07294.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Alimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02475.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scholl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.700" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.689" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/259.1.95" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoe Yap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2399648" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jochen Scholl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renvoize Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Saudrais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123352525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravClass.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravRel.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/ENSTA/ensta.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/M2_Astro/m2_astro.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Actualites/actu.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.festival-astronomie.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Ressources/ressources.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paristech.fr/conf/expansion/index.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galaxy.ensta.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056957" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-020-09960-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Simon-Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2015.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Alimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gc04-t229" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beraldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte Sodr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.123004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qps3-ke02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F&#252;zfa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;lot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guedezounme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1753-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07294.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Alimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02475.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scholl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.700" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.689" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/259.1.95" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoe Yap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2399648" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jochen Scholl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renvoize Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Saudrais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>