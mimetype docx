--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Perez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123352525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is devoted to dynamical gravitating systems : celestial mechanics, self gravitating systems (globular clusters & galaxies)[</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], cosmological dynamics [</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm professor at Ensta ParisTech Paris-Saclay University in the domain of theoretical physics, astrophysics and modelisation [</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3,M1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific mediation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I give a lot of conferences [</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">see the program since 2011]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I'm in the scientific organising board of the &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival d'astronomie de Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, I propose also various activities for teachers : Eratothenes experiment, activities related to the moon, Hubble law reconstruction, etc. [</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have proposed a serie of 3 episodes for understanding the </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">expansion of the univers and relativity theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have produced with Arthur Pesah a website to understand the spiral structure of galaxies : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the spiral Kreator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods of Isochrone Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.112704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geometry of Isochrone Orbits from Archimedes' parabolae to Kepler's third law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">celestial Mechanics &amp; Dynamical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (4), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10569-020-09960-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange et la méthode analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxies et amas globulaires : une diversité régie par l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 544, pp.P. 45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode synthétique de Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors Série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of isochrony in the formation and evolution of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (4), pp.Pages 4963-4971. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochrony in 3D radial potentials. From Michel H\'enon ideas to isochrone relativity: classification, interpretation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (2), p. 605-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théorème de Noether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mean and osculating stability in the vicinity of the (2:1) tesseral resonant surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Deleflie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.170-177. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité voilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier N°83, p 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fameux points de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/gc04-t229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical mechanics of self-gravitating systems: Mixing as a criterion for indistinguishability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Beraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (12), pp.123004. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.123004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du mystère de la lettre H ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/qps3-ke02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jungle Universe: coupled cosmological models in a Lotka–Volterra framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Füzfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoteo Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guedezounme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1753. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-014-1753-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), p.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability as a dissipation-induced phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 405 (Issue 4), p. 2785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrability of Bianchi Universes in scalar tensor theory of gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Larena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.2901. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity, dimension, equilibrium, and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'académie des sciences de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3-4), pp.406-413. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipationless collapse of a set of N massive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 348 (1), pp.62-72. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fond découle la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414, p. 34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlavov and Poisson equations in the context of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (3), pp. 91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of rotating spherical stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 305 (4), pp.859-865. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.1999.02475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of a two-dimensionnal unbounded self-gravitating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60, pp.5185. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems II : Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.700-710. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems I : Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symplectic approach to gravitational instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 465, pp.54. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/177400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a gaseous sphere against non-radial perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259 ((1)), pp 95-103. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/259.1.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinements in the Jungle Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoe Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marvelous contribution from Michel Hénon to globular cluster’s study : the isochrone cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Henon Memoriam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Perez; Jean-Michel Alimi; Roya Mohayaee, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Anisotropic Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein Century International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Alimi, Jun 2005, Paris, Unesco, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2399648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the stability of anisotropic stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergodic Concepts in Stellar Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Pfenniger, Mar 2003, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we know how globular clusters form ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Globular Cluster Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giampaolo Piotto, Jun 2002, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Results for Distributions Functions and Gravitational Potential for 3D and 2D Stellar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Astronomische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Spurzem, Mar 2000, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems by symplectic methods : numerical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jochen Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N-body problems and gravitational dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Combes &amp; L. Athanassoula, Mar 1993, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses de l'ENSTA, 254 p., 2017, 978-2722509559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de physique statistique - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 268 p., 2015, 978-2-7225-0948-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique MPSI-PCSI-PTSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoize Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Saudrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson France. , 2013, 978-2-7440-7653-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , pp.243 Pages, 2011, 9782722509320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 200 p., 2008, 978-2-7225-0913-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des systèmes de particules en interaction gravitationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Perez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123352525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research fields</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is devoted to dynamical gravitating systems : celestial mechanics, self gravitating systems (globular clusters & galaxies)[</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], cosmological dynamics [</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm professor at Ensta ParisTech Paris-Saclay University in the domain of theoretical physics, astrophysics and modelisation [</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3,M1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific mediation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I give a lot of conferences [</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">see the program since 2011]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I'm in the scientific organising board of the &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival d'astronomie de Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, I propose also various activities for teachers : Eratothenes experiment, activities related to the moon, Hubble law reconstruction, etc. [</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">details in french].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have proposed a serie of 3 episodes for understanding the </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">expansion of the univers and relativity theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have produced with Arthur Pesah a website to understand the spiral structure of galaxies : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the spiral Kreator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods of Isochrone Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.112704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geometry of Isochrone Orbits from Archimedes' parabolae to Kepler's third law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">celestial Mechanics &amp; Dynamical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (4), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10569-020-09960-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxies et amas globulaires : une diversité régie par l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 544, pp.P. 45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange et la méthode analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode synthétique de Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors Série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The status of isochrony in the formation and evolution of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (4), pp.Pages 4963-4971. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathématiques et physique : destins croisés, Hors série 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochrony in 3D radial potentials. From Michel H\'enon ideas to isochrone relativity: classification, interpretation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume T. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363 (2), p. 605-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théorème de Noether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mean and osculating stability in the vicinity of the (2:1) tesseral resonant surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Daquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Deleflie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.170-177. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fameux points de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/gc04-t229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité voilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier N°83, p 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical mechanics of self-gravitating systems: Mixing as a criterion for indistinguishability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Beraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (12), pp.123004. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.123004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du mystère de la lettre H ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/qps3-ke02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Jungle Universe: coupled cosmological models in a Lotka–Volterra framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Füzfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoteo Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guedezounme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1753. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-014-1753-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability: review and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), p.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of depth-integrated fluxes of suspended sediment in the Amazon River: particle aggregation as a complicating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288, pp.8 - 794. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial orbit instability as a dissipation-induced phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 405 (Issue 4), p. 2785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrability of Bianchi Universes in scalar tensor theory of gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Larena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (11), pp.2901. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity, dimension, equilibrium, and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'académie des sciences de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3-4), pp.406-413. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipationless collapse of a set of N massive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 348 (1), pp.62-72. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2004.07294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fond découle la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 414, p. 34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlavov and Poisson equations in the context of self-gravitating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (3), pp. 91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of a two-dimensionnal unbounded self-gravitating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60, pp.5185. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.5185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of rotating spherical stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 305 (4), pp.859-865. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.1999.02475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A symplectic approach to gravitational instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 465, pp.54. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/177400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems II : Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.700-710. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems I : Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 280 (3), pp.689-699. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/280.3.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a gaseous sphere against non-radial perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259 ((1)), pp 95-103. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/259.1.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinements in the Jungle Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Simon-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoe Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A marvelous contribution from Michel Hénon to globular cluster’s study : the isochrone cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Henon Memoriam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Perez; Jean-Michel Alimi; Roya Mohayaee, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Anisotropic Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albert Einstein Century International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Alimi, Jun 2005, Paris, Unesco, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2399648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the stability of anisotropic stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergodic Concepts in Stellar Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Pfenniger, Mar 2003, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we know how globular clusters form ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Globular Cluster Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giampaolo Piotto, Jun 2002, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Results for Distributions Functions and Gravitational Potential for 3D and 2D Stellar Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Astronomische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Spurzem, Mar 2000, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of spherical stellar systems by symplectic methods : numerical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jochen Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N-body problems and gravitational dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Combes &amp; L. Athanassoula, Mar 1993, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses de l'ENSTA, 254 p., 2017, 978-2722509559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de physique statistique - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 268 p., 2015, 978-2-7225-0948-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique MPSI-PCSI-PTSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoize Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Saudrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson France. , 2013, 978-2-7440-7653-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , pp.243 Pages, 2011, 9782722509320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des champs classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Ensta. , 200 p., 2008, 978-2-7225-0913-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité des systèmes de particules en interaction gravitationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essay on gravitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 7, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01141419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BA601E0"/>
+    <w:nsid w:val="D7810EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D5F0902B"/>
+    <w:nsid w:val="8C25CEB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123352525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravClass.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravRel.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/ENSTA/ensta.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/M2_Astro/m2_astro.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Actualites/actu.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.festival-astronomie.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Ressources/ressources.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paristech.fr/conf/expansion/index.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galaxy.ensta.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056957" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-020-09960-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Simon-Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2015.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Alimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gc04-t229" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beraldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte Sodr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.123004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qps3-ke02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F&#252;zfa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;lot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guedezounme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1753-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07294.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Alimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02475.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5185" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scholl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.700" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.689" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/259.1.95" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoe Yap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2399648" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jochen Scholl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renvoize Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Saudrais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123352525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravClass.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Recherche/GravRel.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/ENSTA/ensta.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Enseignement/M2_Astro/m2_astro.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Actualites/actu.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.festival-astronomie.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~perez/Media/Ressources/ressources.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ensta-paristech.fr/conf/expansion/index.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galaxy.ensta.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ramond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056957" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-020-09960-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Simon-Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz351" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Daquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deleflie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2015.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/gc04-t229" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Alimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beraldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte Sodr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.123004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qps3-ke02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00968772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F&#252;zfa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;lot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guedezounme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1753-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT90V9LD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00976943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larena" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.01.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2004.07294.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.5185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Alimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02475.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177400" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scholl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/280.3.689" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/259.1.95" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoe Yap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2399648" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jochen Scholl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renvoize Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Saudrais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01141419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>