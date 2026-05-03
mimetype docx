--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -756,346 +756,346 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric E. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A109. </w:t>
+              <w:t xml:space="preserve">, 2024, 691 (November), pp.A109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202451588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHANGS–JWST First Results: Multiwavelength View of Feedback-driven Bubbles (the Phantom Voids) across NGC 628</w:t>
+                <w:t xml:space="preserve">Erratum: “Molecular Gas Properties on Cloud Scales across the Local Star-forming Galaxy Population” (2020, ApJL, 901, L8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley T Barnes</w:t>
+                <w:t xml:space="preserve">Jiayi 嘉懿 Sun 孙</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth J Watkins</w:t>
+                <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon E Meidt</w:t>
+                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Kreckel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mattia C Sormani</w:t>
+                <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 944 (2), pp.L22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca7b9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 946 (2), pp.L53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acc84c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018779v1</w:t>
+                <w:t xml:space="preserve">hal-04885594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Molecular Gas Properties on Cloud Scales across the Local Star-forming Galaxy Population” (2020, ApJL, 901, L8)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHANGS–JWST First Results: Multiwavelength View of Feedback-driven Bubbles (the Phantom Voids) across NGC 628</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley T Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi 嘉懿 Sun 孙</w:t>
+                <w:t xml:space="preserve">Elizabeth J Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Leroy</w:t>
+                <w:t xml:space="preserve">Sharon E Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Schinnerer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Hughes</w:t>
+                <w:t xml:space="preserve">Kathryn Kreckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Rosolowsky</w:t>
+                <w:t xml:space="preserve">Mattia C Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 946 (2), pp.L53. </w:t>
+              <w:t xml:space="preserve">, 2023, 944 (2), pp.L22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/acc84c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca7b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885594v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCN emission from translucent gas and UV-illuminated cloud edges revealed by wide-field IRAM 30 m maps of the Orion B GMC</w:t>
               </w:r>
@@ -1228,77 +1228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS–JWST First Results: Stellar-feedback-driven Excitation and Dissociation of Molecular Gas in the Starburst Ring of NGC 1365?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Usero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS–JWST first results: rapid evolution of star formation in the central molecular gas ring of NGC 1365</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,51 +1401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D Henshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 944 (2), pp.L15. </w:t>
@@ -1483,64 +1483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS–JWST First Results: Interstellar Medium Structure on the Turbulent Jeans Scale in Four Disk Galaxies Observed by JWST and the Atacama Large Millimeter/submillimeter Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,51 +1630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS–JWST First Results: Destruction of the PAH Molecules in H ii Regions Probed by JWST and MUSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg V Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Kreckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin M Sandstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1898,51 +1898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gas morphology of nearby star-forming galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia K Stuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PHANGS-MUSE survey. Probing the chemo-dynamical evolution of disc galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,64 +2715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley T Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D Henshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2836,90 +2836,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-J CO Line Ratios from Single-dish CO Mapping Surveys and PHANGS-ALMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam K. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Usero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sandstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 927, </w:t>
@@ -2970,77 +2970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gas-Star Formation Cycle in Nearby Star-forming Galaxies. II. Resolved Distributions of CO and Hα Emission for 49 PHANGS Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsi-An Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3091,51 +3091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant molecular cloud catalogues for PHANGS-ALMA: methods and initial results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3219,325 +3219,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03672447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOEMA High-fidelity Imaging of the Molecular Gas in and around M82</w:t>
+                <w:t xml:space="preserve">Erratum: “Mapping Metallicity Variations across Nearby Galaxy Disks” (2019, ApJ, 887, 80)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Krieger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian Walter</w:t>
+                <w:t xml:space="preserve">K. Kreckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bolatto</w:t>
+                <w:t xml:space="preserve">I.-T. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guillard</w:t>
+                <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Lehnert</w:t>
+                <w:t xml:space="preserve">B. Groves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac01e9⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 912 (2), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf7c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480632v1</w:t>
+                <w:t xml:space="preserve">hal-03501725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottlenecks to interstellar sulfur chemistry: Sulfur-bearing hydrides in UV-illuminated gas and grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roncero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 647, pp.A10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202039756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS–ALMA Data Processing and Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,237 +3545,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 255 (1), pp.19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/abec80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Mapping Metallicity Variations across Nearby Galaxy Disks” (2019, ApJ, 887, 80)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOEMA High-fidelity Imaging of the Molecular Gas in and around M82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.-T. Ho</w:t>
+                <w:t xml:space="preserve">Nico Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanc</w:t>
+                <w:t xml:space="preserve">Alberto Bolatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Groves</w:t>
+                <w:t xml:space="preserve">Pierre Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Santoro</w:t>
+                <w:t xml:space="preserve">Matthew Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 912 (2), pp.167. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (1), pp.L3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abf7c2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac01e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501725v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellar structures, molecular gas, and star formation across the PHANGS sample of nearby galaxies</w:t>
               </w:r>
@@ -4157,472 +4157,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracers of the ionization fraction in dense and translucent gas: I. Automated exploitation of massive astrochemical model grids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+                <w:t xml:space="preserve">PHANGS-ALMA: Arcsecond CO(2-1) Imaging of Nearby Star-forming Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam K. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038040⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, 61 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac17f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017390v1</w:t>
+                <w:t xml:space="preserve">hal-03585955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C18O, 13CO, and 12CO abundances and excitation temperatures in the Orion B molecular cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+                <w:t xml:space="preserve">Tracers of the ionization fraction in dense and translucent gas: I. Automated exploitation of massive astrochemical model grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric E. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gratier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 645, pp.A26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037776⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 645, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570214v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHANGS-ALMA: Arcsecond CO(2-1) Imaging of Nearby Star-forming Galaxies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Rosolowsky</w:t>
+                <w:t xml:space="preserve">C18O, 13CO, and 12CO abundances and excitation temperatures in the Orion B molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Levrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 257, 61 pp. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 645, pp.A26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac17f3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585955v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the Tremaine–Weinberg Method to Nearby Galaxies: Stellar-mass-based Pattern Speeds and Comparisons with ISM Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4833,51 +4833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative inference of the H2 column densities from 3 mm molecular emission: case study towards Orion B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,77 +5127,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Nofech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -5287,51 +5287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Kreckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 634, pp.A121. </w:t>
@@ -5421,51 +5421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve C. Ostriker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 892, </w:t>
@@ -5931,77 +5931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam K. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 901, </w:t>
@@ -6033,619 +6033,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03673125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundances of sulphur molecules in the Horsehead nebula. First NS+ detection in a photodissociation region</w:t>
+                <w:t xml:space="preserve">EMPIRE: The IRAM 30-m Dense Gas Survey of Nearby Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Pety</w:t>
+                <w:t xml:space="preserve">María J. Jimenez-Donaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Gal</w:t>
+                <w:t xml:space="preserve">F. Bigiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Usero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935354⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 880, pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab2b95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164563v1</w:t>
+                <w:t xml:space="preserve">hal-02273485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMPIRE: The IRAM 30-m Dense Gas Survey of Nearby Galaxies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abundances of sulphur molecules in the Horsehead nebula. First NS+ detection in a photodissociation region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Usero</w:t>
+                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cormier</w:t>
+                <w:t xml:space="preserve">R. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 880, pp.127. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 628, pp.A16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab2b95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273485v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen fractionation in dense molecular clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense gas is not enough: environmental variations in the star formation efficiency of dense molecular gas at 100 pc scales in M 51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
+                <w:t xml:space="preserve">A. Schruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Wakelam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurore Bacmann</w:t>
+                <w:t xml:space="preserve">E. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz560⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065854v1</w:t>
+                <w:t xml:space="preserve">hal-03081719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense gas is not enough: environmental variations in the star formation efficiency of dense molecular gas at 100 pc scales in M 51</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Schinnerer</w:t>
+                <w:t xml:space="preserve">Oxygen fractionation in dense molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schruba</w:t>
+                <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Murphy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Meidt</w:t>
+                <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 625, pp.A19. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485 (4), pp.5777-5789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081719v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gas–Star Formation Cycle in Nearby Star-forming Galaxies. I. Assessment of Multi-scale Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6761,51 +6761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 624, pp.A113. </w:t>
@@ -7137,77 +7137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyas Utomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kruijssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 861 (2), pp.L18. </w:t>
@@ -7669,51 +7669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7803,51 +7803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam K. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7898,51 +7898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-velocity hot CO emission close to Sgr A*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santa-Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8032,103 +8032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 50 pc Scale View of Star Formation Efficiency across NGC 628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kreckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kruijssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 863 (2), pp.L21. </w:t>
@@ -8166,64 +8166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-disc &amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;CO(1-0) mapping across nearby galaxies of the EMPIRE survey and the CO-to-H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; conversion factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Jiménez-Donaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8983,77 +8983,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical depth estimates and effective critical densities of dense gas tracers in the inner parts of nearby galaxy discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jiménez-Donaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9098,295 +9098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[C II] emission from L1630 in the Orion B molecular cloud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Ochsendorf</w:t>
+                <w:t xml:space="preserve">The anatomy of the Orion B giant molecular cloud: A local template for studies of nearby galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana V. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan H. Orkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey S. Liszt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 606, pp.A29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730881⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 599, pp.A98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02240907v1</w:t>
+                <w:t xml:space="preserve">hal-01400616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy of the Orion B giant molecular cloud: A local template for studies of nearby galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+                <w:t xml:space="preserve">[C II] emission from L1630 in the Orion B molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pabst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ochsendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 599, pp.A98. </w:t>
+              <w:t xml:space="preserve">, 2017, 606, pp.A29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400616v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02240907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{13}$CO/C$^{18}$O gradients across the disks of nearby spiral galaxies</w:t>
               </w:r>
@@ -9411,51 +9411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9500,524 +9500,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the molecular structure of the Orion B cloud: insight from principal component analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pety</w:t>
+                <w:t xml:space="preserve">AGN feedback in the nucleus of M 51 (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana V. Guzman</w:t>
+                <w:t xml:space="preserve">S. Garcia-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 599, pp.A100. </w:t>
+              <w:t xml:space="preserve">, 2017, 599, pp.C1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628674e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438758v1</w:t>
+                <w:t xml:space="preserve">hal-02194400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGN feedback in the nucleus of M 51 (Corrigendum)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Schinnerer</w:t>
+                <w:t xml:space="preserve">Chemical segregation in the young protostars Barnard 1b-N and S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garcia-Burillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Blanc</w:t>
+                <w:t xml:space="preserve">B. Commercon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 599, pp.C1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628674e⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 606, pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194400v1</w:t>
+                <w:t xml:space="preserve">hal-02180656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical segregation in the young protostars Barnard 1b-N and S</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOEMA, une fenêtre sur les mondes en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agúndez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Omont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guélin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.12-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180656v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOEMA, une fenêtre sur les mondes en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the molecular structure of the Orion B cloud: insight from principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Omont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viviana V. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Astronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268850v1</w:t>
+                <w:t xml:space="preserve">hal-01438758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and star formation efficiency in molecular clouds: solenoidal versus compressive motions in Orion B</w:t>
               </w:r>
@@ -10137,51 +10137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PdBI Arcsecond Whirlpool Survey (PAWS): The Role of Spiral Arms in Cloud and Star Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10405,64 +10405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud-scale ISM Structure and Star Formation in M51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10552,51 +10552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex organic molecules in strongly UV-irradiated gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10790,90 +10790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Portrait Of Cold Gas In Galaxies At 60 Pc Resolution And A Simple Method To Test Hypotheses That Link Small-Scale Ism Structure To Galaxy-Scale Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10918,338 +10918,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational torques imply molecular gas inflow towards the nucleus of M 51</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression and ablation of the photo-irradiated molecular cloud the Orion Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dobbs</w:t>
+                <w:t xml:space="preserve">Javier R., Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J., Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S., Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J., Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chapillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527536⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 537 (7619), pp.207-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature18957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318431v1</w:t>
+                <w:t xml:space="preserve">hal-01357743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression and ablation of the photo-irradiated molecular cloud the Orion Bar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S., Cuadrado</w:t>
+                <w:t xml:space="preserve">Gravitational torques imply molecular gas inflow towards the nucleus of M 51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia-Burillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J., Cernicharo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Chapillon</w:t>
+                <w:t xml:space="preserve">C. Dobbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 537 (7619), pp.207-209. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 588, pp.A33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature18957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357743v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EMPIRE survey: systematic variations in the dense gas fraction and star formation efficiency from full-disk mapping of M51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jiménez-Donaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11320,295 +11320,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first CO + image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bluedisk survey: molecular gas distribution and scaling relations in the context of galaxy evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Treviño-Morales</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Goicoechea</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Usero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628899⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463 (2), pp.1724-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317712v1</w:t>
+                <w:t xml:space="preserve">hal-02319533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bluedisk survey: molecular gas distribution and scaling relations in the context of galaxy evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bigiel</w:t>
+                <w:t xml:space="preserve">The first CO + image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Treviño-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Sánchez-Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Usero</w:t>
+                <w:t xml:space="preserve">P. Pilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 463 (2), pp.1724-1739. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 593, pp.L12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319533v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization fraction and the enhanced sulfur chemistry in Barnard 1</w:t>
               </w:r>
@@ -12364,51 +12364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved l-c3h+ emission in the horsehead photodissociation region: Further evidence for a top-down hydrocarbon chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V., Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J., Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R., Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12511,51 +12511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S., Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V., Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J., Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M., Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12766,51 +12766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuteration around the ultracompact HII region Monoceros R2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.~p. Treviño-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12887,51 +12887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense molecular globulettes and the dust arc towards the runaway O star AE Aur (HD 34078)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13149,412 +13149,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Observational Investigation of the Identity of B11244 (l-C3H+/C3H-)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PdBI Arcsecond Whirlpool Survey (PAWS): Multi-phase Cold Gas Kinematic of M51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.~e. Meidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett A. Mcguire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jerome Pety</w:t>
+                <w:t xml:space="preserve">S. García-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 783, pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/783/1/36⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 784, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992471v1</w:t>
+                <w:t xml:space="preserve">hal-00992463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PdBI Arcsecond Whirlpool Survey (PAWS): Multi-phase Cold Gas Kinematic of M51</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HCO, c-C3H and CF+: three new molecules in diffuse, translucent and &amp;quot;spiral-arm&amp;quot; clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. Liszt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 564, pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992463v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCO, c-C3H and CF+: three new molecules in diffuse, translucent and &amp;quot;spiral-arm&amp;quot; clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Observational Investigation of the Identity of B11244 (l-C3H+/C3H-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett A. Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. S. Liszt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Gerin</w:t>
+                <w:t xml:space="preserve">P. Brandon Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lucas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viviana Guzman Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 564, pp.64. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 783, pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/783/1/36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992454v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a dense clump in a filament interacting with W51e2</w:t>
               </w:r>
@@ -13668,295 +13668,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical complexity in the Horsehead photodissociation region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+                <w:t xml:space="preserve">Kinematics of the ionized-to-neutral interfaces in Monoceros R2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3FD00114H⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 561, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558649v1</w:t>
+                <w:t xml:space="preserve">hal-00992473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the ionized-to-neutral interfaces in Monoceros R2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
+                <w:t xml:space="preserve">Chemical complexity in the Horsehead photodissociation region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 561, pp.69. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168, pp.103-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3FD00114H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992473v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability Distribution Functions of 12CO(J = 1 → 0) Brightness and Integrated Intensity in M51: The PAWS View</w:t>
               </w:r>
@@ -13968,51 +13968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14076,64 +14076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of small hydrocarbons in the neighborhood of the ultra compact HII region Monoceros R2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Treviño-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14204,191 +14204,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plateau de Bure + 30 m Arcsecond Whirlpool Survey Reveals a Thick Disk of Diffuse Molecular Gas in the M51 Galaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clumping and the Interpretation of kpc-scale Maps of the Interstellar Medium: Smooth H I and Clumpy, Variable H2 Surface Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam K. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheoljong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schruba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bolatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/779/1/43⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 769, pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/769/1/L12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992480v1</w:t>
+                <w:t xml:space="preserve">hal-00992507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PdBI Arcsecond Whirlpool Survey (PAWS). I. A Cloud-scale/Multi-wavelength View of the Interstellar Medium in a Grand-design Spiral Galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14423,210 +14423,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 779, pp.42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/779/1/42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clumping and the Interpretation of kpc-scale Maps of the Interstellar Medium: Smooth H I and Clumpy, Variable H2 Surface Density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Plateau de Bure + 30 m Arcsecond Whirlpool Survey Reveals a Thick Disk of Diffuse Molecular Gas in the M51 Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam K. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 769, pp.L12. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 779, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/769/1/L12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/779/1/43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992507v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRAM-30 m line survey of the Horsehead PDR. IV. Comparative chemistry of H2CO and CH3OH</w:t>
               </w:r>
@@ -14651,51 +14651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14759,51 +14759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Kinematics on Giant Molecular Cloud Scales in M51 with PAWS: Cloud Stabilization through Dynamical Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago García-Burillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14919,51 +14919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15014,51 +15014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRAM-30 m line survey of the Horsehead PDR. III. High abundance of complex (iso-)nitrile molecules in UV-illuminated gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15282,51 +15282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel/HIFI observations of CO, H2O and NH3 in Monoceros R2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15334,51 +15334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ossenkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 544, pp.110. </w:t>
@@ -15468,51 +15468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 548, pp.94. </w:t>
@@ -15563,51 +15563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRAM-30 m line survey of the Horsehead PDR. II. First detection of the l-C3H+ hydrocarbon cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15684,51 +15684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging diffuse clouds: bright and dark gas mapped in CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15801,51 +15801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16312,51 +16312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel observations in the ultracompact HII region Mon R2. Water in dense photon-dominated regions (PDRs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16563,77 +16563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CO luminosity and CO-H2 conversion factor of diffuse ISM: does CO emission trace dense molecular gas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16758,51 +16758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging galactic diffuse clouds: CO emission, reddening and turbulent flow in the gas around ζ Ophiuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16960,291 +16960,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ionization fraction gradient across the Horsehead edge: an archetype for molecular clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
+                <w:t xml:space="preserve">CO emission and variable CH and CH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Federman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 498, pp.771. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811496⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 501, pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479899v1</w:t>
+                <w:t xml:space="preserve">hal-00479918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO emission and variable CH and CH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Rollinde</w:t>
+                <w:t xml:space="preserve">The ionization fraction gradient across the Horsehead edge: an archetype for molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. R. Federman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Le Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 501, pp.221. </w:t>
+              <w:t xml:space="preserve">, 2009, 498, pp.771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479918v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ionization fraction gradient across the Horsehead edge: an archetype for molecular clouds</w:t>
               </w:r>
@@ -17282,74 +17282,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 498, pp.771-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200811496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992569v1</w:t>
@@ -17373,117 +17373,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO emission and variable CH and CH+ absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. Federman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 501, pp.221-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992563v1</w:t>
@@ -17554,78 +17554,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 494, pp.977-985. </w:t>
+              <w:t xml:space="preserve">, 2009, 494, pp.977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:200810933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992571v1</w:t>
+                <w:t xml:space="preserve">hal-00479875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCO mapping of the Horsehead: tracing the illuminated dense molecular cloud surfaces</w:t>
               </w:r>
@@ -17671,78 +17671,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 494, pp.977. </w:t>
+              <w:t xml:space="preserve">, 2009, 494, pp.977-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:200810933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479875v1</w:t>
+                <w:t xml:space="preserve">hal-00992571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittency of interstellar turbulence: extreme velocity-shears and CO emission on milliparsec scale</w:t>
               </w:r>
@@ -17936,77 +17936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits on chemical complexity in diffuse clouds: search for CH3OH and HC5N absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 486, pp.493-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18572,64 +18572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging galactic diffuse gas: bright, turbulent CO surrounding the line of sight to NRAO150</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 489, pp.217-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18921,269 +18921,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry in disks I - Deep search for N$_2$H$^+$ in the protoplanetary disks around LkCa 15, MWC 480, and DM Tau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass loss from dusty, low outflow-velocity AGB stars. II. The multiple wind of EP Aquarii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henning</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Semenov</w:t>
+                <w:t xml:space="preserve">J. M. Winters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Piétu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Le Bertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Neri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 464 (2), pp.615-623</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 475, pp.559-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128299v1</w:t>
+                <w:t xml:space="preserve">hal-00315761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass loss from dusty, low outflow-velocity AGB stars. II. The multiple wind of EP Aquarii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Pety</w:t>
+                <w:t xml:space="preserve">Chemistry in disks I - Deep search for N$_2$H$^+$ in the protoplanetary disks around LkCa 15, MWC 480, and DM Tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dutrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Neri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piétu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 475, pp.559-568. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 464 (2), pp.615-623</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315761v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal stripping and disk kinematics in the RW Aurigae system</w:t>
               </w:r>
@@ -19533,51 +19533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the inner dust disks surrounding LkCa 15 and MWC 480 at mm wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Piétu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dutrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19797,64 +19797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative chemistry of diffuse clouds. V. Ammonia and formaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20284,286 +20284,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon budget and carbon chemistry in Photon Dominated Regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Gerin</w:t>
+                <w:t xml:space="preserve">Starburst activity in the host galaxy of the z=2.58 quasar J1409+5628</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Abergel</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Carilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 417, pp.135-149. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 423, pp.441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315757v1</w:t>
+                <w:t xml:space="preserve">hal-00005396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starburst activity in the host galaxy of the z=2.58 quasar J1409+5628</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Cox</w:t>
+                <w:t xml:space="preserve">Carbon budget and carbon chemistry in Photon Dominated Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bertoldi</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 423, pp.441</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 417, pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20034534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005396v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Gaussian velocity shears in the environment of low mass dense cores</w:t>
               </w:r>
@@ -20679,51 +20679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Djorgovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21752,64 +21752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21899,51 +21899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22020,51 +22020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22167,51 +22167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22253,51 +22253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Horsehead Nebula: a template for extragalactic high density tracers studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23444,77 +23444,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A., Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. B., Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V., Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J., Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -24415,51 +24415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zakardjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Be&#353;li&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esplugues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re-Marichalar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Almaida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/addbd3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105304v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Goicoechea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuadrado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Einig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley T Barnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Watkins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E Meidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Kreckel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia C Sormani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca7b9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi &#22025;&#25087; Sun &#23385;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schinnerer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rosolowsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc84c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Santa-Maria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Goicoechea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pety" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Orkisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizhong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Cao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Usero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Henshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acac9e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Koch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf S Klessen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acaaa8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V Egorov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M Sandstrom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C O Glover" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acac92" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert A Boogaard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Decarli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wei&#223;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb4f0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia K Stuber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Querejeta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Meidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Bron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167877v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vandame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice C. Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley C. Whitmore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Thilker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Deger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten L. Larson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac1fe5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santoro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belfiore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pessa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Orkisz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca674" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sandstrom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac3490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-An Pan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac474f" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Krieger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bolatto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac01e9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goicoechea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039756" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abec80" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreckel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-T. Ho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Groves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf7c2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Querejeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schinnerer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140695" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyeon Kim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chevance" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kruijssen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schruba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038955" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570214v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037776" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac17f3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Williams" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe243" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gieser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beuther" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Semenov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039670" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017404v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037871" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Da Chiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chastenet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Herrera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abceb6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673120v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nofech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya N. Herrera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Meidt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936060" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve C. Ostriker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab781c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Diederik Kruijssen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P. S. Hygate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven N. Longmore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3525" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Henshaw" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Riener" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1126-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03556900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Krumholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Keller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2938" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673125v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb3be" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164563v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere-Marichalar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935354" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Jimenez-Donaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigiel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Usero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2b95" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz560" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schruba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murphy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834915" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab50c2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013389v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peretto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pety" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416425v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liszt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neufeld" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonnentrucker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833661" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyas Utomo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruijssen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf8f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcelino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wootten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731955" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly J. Gallagher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cormier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabad8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey S. Liszt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beasley" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab208" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daudon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731833" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac326" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347744v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santa-Maria" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833684" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320440v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faesi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad77d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallagher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty059" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf16a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348407v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;lin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Carrizo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731619" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Loomis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haworth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac08f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Black" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730716" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fuente" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa01b" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194252v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2996" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pabst" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ochsendorf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730881" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400616v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629862" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Gallagher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/836/2/L29" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438758v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana V. Guzman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629847" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194400v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Burillo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628674e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180656v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commercon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730963" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Omont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;lin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629220" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02269922v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colombo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Chandar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Dobbs" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/62" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commercon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630187" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02269681v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7fef" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730459" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mookerjea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629289" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317576v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318431v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobbs" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527536" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357743v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R., Goicoechea" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Pety" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cuadrado" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Cernicharo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18957" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318264v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/822/2/L26" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trevi&#241;o-Morales" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilleri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628899" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319533v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2097" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317813v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628285" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318183v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Liszt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/2/124" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fuente" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cernicharo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Commer&#231;on" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525777" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400885v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Coffey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bacciotti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493844v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etxaluze" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/1/75" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare L. Dobbs" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Thompson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/72" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115909v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V., Guzm&#225;n" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R., Goicoechea" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Gerin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E., Roueff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/2/L33" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158892v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S., Liszt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V., Guzman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A., Neufeld" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526232" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618853v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Persson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Black" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olberg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423997" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357107v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~p. Trevi&#241;o-Morales" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423407" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967239v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423466" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992468v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hughes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~e. Meidt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~k. Leroy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992471v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Mcguire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandon Carroll" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman Veloso" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/1/36" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992463v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992454v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Liszt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323320" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617809v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hassel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323131" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558649v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00114H" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992473v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322638" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992477v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pety" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/44" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992517v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220795" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992480v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/43" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992481v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/42" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992507v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheoljong Lee" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/769/1/L12" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992484v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322460" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992478v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992475v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/46" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992487v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321031" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118347" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992521v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118481" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992489v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauss" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220174" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220062" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674993v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218771" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992491v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219449" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992495v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117257" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992508v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#233;tu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-F. Schuster" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015682" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992550v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rizzo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015093" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992558v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leurini" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912484" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567953v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014510" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476260v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912873" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992566v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachihara" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810905" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992560v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810963" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479899v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811496" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992569v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992571v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810933" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479875v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479952v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315762v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078423" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315750v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809851" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398554v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schreyer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079318" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315751v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salom&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Revaz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Downes" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809412" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265873v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutrey" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079053" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401506v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schreyer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Semenov" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315289v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809803" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315760v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065385" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126363v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20067009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128299v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pi&#233;tu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315761v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Winters" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bertre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078198" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177688v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pesenti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054047" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089087v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065814" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315759v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065968" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104503v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089088v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065260" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315758v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054071" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089090v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Walmsley" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041546" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089089v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foss&#233;" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041170" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005392v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315757v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034534" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005396v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Carilli" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315756v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031474" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005526v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Djorgovski" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315755v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321483" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315754v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Falgarone" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315753v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Keene" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306096" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315752v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177276" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332727v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine S&#233;gal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jauffret" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253770v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953035v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952718v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582589v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317007761" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137220v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314012332" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357118v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606087v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzman" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386816v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121383v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253731v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981359v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Wootten" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901682v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725083v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daudon" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617863v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307928v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A., Mcguire" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B., Carroll" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Guzman" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567945v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lucas" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239484v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Falgarone" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337978v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177685v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teyssier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123794v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021900v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726959v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zakardjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Be&#353;li&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esplugues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re-Marichalar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Almaida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/addbd3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105304v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Goicoechea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuadrado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Einig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi &#22025;&#25087; Sun &#23385;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schinnerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rosolowsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc84c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley T Barnes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Watkins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E Meidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Kreckel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia C Sormani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca7b9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Santa-Maria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Goicoechea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pety" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Orkisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizhong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Cao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Usero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Henshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acac9e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Koch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf S Klessen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acaaa8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V Egorov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M Sandstrom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C O Glover" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acac92" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert A Boogaard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Decarli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wei&#223;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb4f0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia K Stuber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Querejeta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Meidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Bron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167877v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vandame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice C. Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley C. Whitmore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Thilker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Deger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten L. Larson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac1fe5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santoro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belfiore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pessa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Orkisz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca674" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sandstrom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac3490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-An Pan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac474f" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreckel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-T. Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Groves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf7c2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goicoechea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039756" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abec80" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Krieger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bolatto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac01e9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Querejeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schinnerer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140695" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyeon Kim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chevance" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kruijssen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schruba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038955" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac17f3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570214v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Williams" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe243" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gieser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beuther" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Semenov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039670" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017404v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037871" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Da Chiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chastenet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Herrera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abceb6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673120v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nofech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya N. Herrera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Meidt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936060" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve C. Ostriker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab781c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Diederik Kruijssen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P. S. Hygate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven N. Longmore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3525" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Henshaw" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Riener" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1126-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03556900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Krumholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Keller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2938" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673125v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb3be" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Jimenez-Donaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Usero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2b95" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164563v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere-Marichalar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935354" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schruba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murphy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834915" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz560" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab50c2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013389v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peretto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pety" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416425v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liszt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neufeld" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonnentrucker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833661" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyas Utomo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruijssen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf8f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcelino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wootten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731955" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly J. Gallagher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cormier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabad8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey S. Liszt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beasley" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab208" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daudon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731833" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac326" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347744v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santa-Maria" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833684" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320440v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faesi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad77d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallagher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty059" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf16a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348407v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;lin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Carrizo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731619" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Loomis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haworth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac08f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Black" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730716" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fuente" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa01b" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194252v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2996" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400616v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629862" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pabst" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ochsendorf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730881" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Gallagher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/836/2/L29" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194400v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Burillo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628674e" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180656v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commercon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730963" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268850v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Omont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;lin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana V. Guzman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629847" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629220" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02269922v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colombo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Chandar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Dobbs" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/62" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commercon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630187" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02269681v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7fef" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730459" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mookerjea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629289" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317576v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R., Goicoechea" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Pety" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cuadrado" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Cernicharo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18957" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318431v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobbs" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527536" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318264v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/822/2/L26" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319533v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2097" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317712v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trevi&#241;o-Morales" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilleri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628899" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317813v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628285" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318183v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Liszt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/2/124" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fuente" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cernicharo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Commer&#231;on" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525777" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400885v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Coffey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bacciotti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493844v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etxaluze" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/1/75" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare L. Dobbs" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Thompson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/72" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115909v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V., Guzm&#225;n" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R., Goicoechea" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Gerin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E., Roueff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/2/L33" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158892v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S., Liszt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V., Guzman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A., Neufeld" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526232" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618853v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Persson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Black" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olberg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423997" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357107v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~p. Trevi&#241;o-Morales" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423407" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967239v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423466" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992468v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hughes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~e. Meidt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~k. Leroy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992463v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992454v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Liszt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323320" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992471v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Mcguire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandon Carroll" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman Veloso" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/1/36" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617809v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hassel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323131" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992473v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322638" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558649v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00114H" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992477v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pety" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/44" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992517v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220795" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992507v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheoljong Lee" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/769/1/L12" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992481v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/42" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992480v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/43" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992484v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322460" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992478v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992475v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/46" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992487v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321031" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118347" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992521v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118481" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992489v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauss" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220174" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220062" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674993v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218771" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992491v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219449" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992495v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117257" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992508v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#233;tu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-F. Schuster" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015682" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992550v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rizzo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015093" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992558v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leurini" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912484" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567953v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014510" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476260v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912873" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992566v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachihara" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810905" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992560v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810963" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479899v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811496" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992569v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479875v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810933" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992571v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479952v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315762v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078423" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315750v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809851" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398554v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schreyer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079318" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315751v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salom&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Revaz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Downes" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809412" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265873v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutrey" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079053" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401506v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schreyer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Semenov" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315289v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809803" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315760v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065385" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126363v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20067009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315761v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Winters" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bertre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078198" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128299v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pi&#233;tu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177688v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pesenti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054047" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089087v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065814" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315759v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065968" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104503v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089088v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065260" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315758v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054071" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089090v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Walmsley" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041546" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089089v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foss&#233;" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041170" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005392v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005396v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Carilli" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315757v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034534" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315756v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031474" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005526v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Djorgovski" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315755v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321483" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315754v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Falgarone" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315753v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Keene" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306096" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315752v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177276" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332727v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine S&#233;gal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jauffret" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253770v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953035v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952718v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582589v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317007761" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137220v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314012332" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357118v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606087v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzman" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386816v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121383v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253731v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981359v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Wootten" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901682v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725083v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daudon" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617863v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307928v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A., Mcguire" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B., Carroll" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Guzman" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567945v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lucas" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239484v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Falgarone" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337978v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177685v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teyssier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123794v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021900v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726959v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>