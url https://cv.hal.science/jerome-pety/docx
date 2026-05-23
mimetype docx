--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -941,295 +941,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHANGS–JWST First Results: Multiwavelength View of Feedback-driven Bubbles (the Phantom Voids) across NGC 628</w:t>
+                <w:t xml:space="preserve">HCN emission from translucent gas and UV-illuminated cloud edges revealed by wide-field IRAM 30 m maps of the Orion B GMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley T Barnes</w:t>
+                <w:t xml:space="preserve">M G Santa-Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth J Watkins</w:t>
+                <w:t xml:space="preserve">J R Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon E Meidt</w:t>
+                <w:t xml:space="preserve">J Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Kreckel</w:t>
+                <w:t xml:space="preserve">M Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia C Sormani</w:t>
+                <w:t xml:space="preserve">J H Orkisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 944 (2), pp.L22. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 679, pp.A4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca7b9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018779v1</w:t>
+                <w:t xml:space="preserve">hal-04417167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCN emission from translucent gas and UV-illuminated cloud edges revealed by wide-field IRAM 30 m maps of the Orion B GMC</w:t>
+                <w:t xml:space="preserve">PHANGS–JWST First Results: Multiwavelength View of Feedback-driven Bubbles (the Phantom Voids) across NGC 628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M G Santa-Maria</w:t>
+                <w:t xml:space="preserve">Ashley T Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J R Goicoechea</w:t>
+                <w:t xml:space="preserve">Elizabeth J Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pety</w:t>
+                <w:t xml:space="preserve">Sharon E Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gerin</w:t>
+                <w:t xml:space="preserve">Kathryn Kreckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J H Orkisz</w:t>
+                <w:t xml:space="preserve">Mattia C Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 679, pp.A4. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 944 (2), pp.L22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca7b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417167v1</w:t>
+                <w:t xml:space="preserve">hal-05018779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS–JWST First Results: Stellar-feedback-driven Excitation and Dissociation of Molecular Gas in the Starburst Ring of NGC 1365?</w:t>
               </w:r>
@@ -1401,51 +1401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D Henshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 944 (2), pp.L15. </w:t>
@@ -1483,51 +1483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS–JWST First Results: Interstellar Medium Structure on the Turbulent Jeans Scale in Four Disk Galaxies Observed by JWST and the Atacama Large Millimeter/submillimeter Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,51 +1630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS–JWST First Results: Destruction of the PAH Molecules in H ii Regions Probed by JWST and MUSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg V Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Kreckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin M Sandstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1745,563 +1745,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOEMA Molecular Line Scan of the Hubble Deep Field North: Improved Constraints on the CO Luminosity Functions and Cosmic Density of Molecular Gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning denoising by dimension reduction: Application to the ORION-B line cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Einig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leindert A Boogaard</w:t>
+                <w:t xml:space="preserve">Paul Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Decarli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gergö Popping</w:t>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/acb4f0⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 677, pp.A158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265426v1</w:t>
+                <w:t xml:space="preserve">hal-04167877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gas morphology of nearby star-forming galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A NOEMA Molecular Line Scan of the Hubble Deep Field North: Improved Constraints on the CO Luminosity Functions and Cosmic Density of Molecular Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leindert A Boogaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Decarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia K Stuber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+                <w:t xml:space="preserve">Axel Weiß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sharon Meidt</w:t>
+                <w:t xml:space="preserve">Gergö Popping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346318⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 945 (2), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acb4f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018498v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network-based emulation of interstellar medium models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Einig</w:t>
+                <w:t xml:space="preserve">The gas morphology of nearby star-forming galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia K Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Le Petit</w:t>
+                <w:t xml:space="preserve">Miguel Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeric Bron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chainais</w:t>
+                <w:t xml:space="preserve">Sharon Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 678, pp.A198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347074⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 676 (1), pp.A113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264319v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning denoising by dimension reduction: Application to the ORION-B line cubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural network-based emulation of interstellar medium models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Palud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Einig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vandame</w:t>
+                <w:t xml:space="preserve">Émeric Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 677, pp.A158. </w:t>
+              <w:t xml:space="preserve">, 2023, 678, pp.A198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167877v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PHANGS-HST Survey: Physics at High Angular Resolution in Nearby Galaxies with the Hubble Space Telescope</w:t>
               </w:r>
@@ -2689,77 +2689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS-JWST first results: spurring on star formation: JWST reveals localized star formation in a spiral arm spur of NGC 628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley T Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam K. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 502, pp.1218-1245. </w:t>
@@ -3640,51 +3640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOEMA High-fidelity Imaging of the Molecular Gas in and around M82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bolatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,831 +4157,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHANGS-ALMA: Arcsecond CO(2-1) Imaging of Nearby Star-forming Galaxies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Rosolowsky</w:t>
+                <w:t xml:space="preserve">Tracers of the ionization fraction in dense and translucent gas: I. Automated exploitation of massive astrochemical model grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric E. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac17f3⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 645, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585955v1</w:t>
+                <w:t xml:space="preserve">hal-03017390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracers of the ionization fraction in dense and translucent gas: I. Automated exploitation of massive astrochemical model grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Roueff</w:t>
+                <w:t xml:space="preserve">C18O, 13CO, and 12CO abundances and excitation temperatures in the Orion B molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Levrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 645, pp.A28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038040⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 645, pp.A26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017390v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C18O, 13CO, and 12CO abundances and excitation temperatures in the Orion B molecular cloud</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Levrier</w:t>
+                <w:t xml:space="preserve">PHANGS-ALMA: Arcsecond CO(2-1) Imaging of Nearby Star-forming Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam K. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 645, pp.A26. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, 61 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac17f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570214v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the Tremaine–Weinberg Method to Nearby Galaxies: Stellar-mass-based Pattern Speeds and Comparisons with ISM Kinematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative inference of the H2 column densities from 3 mm molecular emission: case study towards Orion B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Williams</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miguel Querejeta</w:t>
+                <w:t xml:space="preserve">Emeric Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan H. Orkisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 161 (4), pp.185. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 645, pp.A27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/abe243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509608v1</w:t>
+                <w:t xml:space="preserve">hal-03017404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical structure of high-mass star-forming regions</w:t>
+                <w:t xml:space="preserve">Applying the Tremaine–Weinberg Method to Nearby Galaxies: Stellar-mass-based Pattern Speeds and Comparisons with ISM Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gieser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Suri</w:t>
+                <w:t xml:space="preserve">Thomas Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Meidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039670⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (4), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/abe243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232031v1</w:t>
+                <w:t xml:space="preserve">hal-03509608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative inference of the H2 column densities from 3 mm molecular emission: case study towards Orion B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pety</w:t>
+                <w:t xml:space="preserve">Physical and chemical structure of high-mass star-forming regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beuther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Bron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan H. Orkisz</w:t>
+                <w:t xml:space="preserve">S. Suri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 645, pp.A27. </w:t>
+              <w:t xml:space="preserve">, 2021, 648, pp.A66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017404v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Dust-to-Metals Ratio and CO-to-H 2 Conversion Factor in the Nearby Universe</w:t>
               </w:r>
@@ -5114,51 +5114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHANGS CO Kinematics: Disk Orientations and Rotation Curves at 150 pc Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,51 +5287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Kreckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 634, pp.A121. </w:t>
@@ -6033,697 +6033,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03673125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMPIRE: The IRAM 30-m Dense Gas Survey of Nearby Galaxies</w:t>
+                <w:t xml:space="preserve">Abundances of sulphur molecules in the Horsehead nebula. First NS+ detection in a photodissociation region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María J. Jimenez-Donaire</w:t>
+                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bigiel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Cormier</w:t>
+                <w:t xml:space="preserve">R. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab2b95⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 628, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273485v1</w:t>
+                <w:t xml:space="preserve">hal-02164563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundances of sulphur molecules in the Horsehead nebula. First NS+ detection in a photodissociation region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMPIRE: The IRAM 30-m Dense Gas Survey of Nearby Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María J. Jimenez-Donaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Riviere-Marichalar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Pety</w:t>
+                <w:t xml:space="preserve">A. Usero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Gal</w:t>
+                <w:t xml:space="preserve">D. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 628, pp.A16. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 880, pp.127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab2b95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164563v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense gas is not enough: environmental variations in the star formation efficiency of dense molecular gas at 100 pc scales in M 51</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Schinnerer</w:t>
+                <w:t xml:space="preserve">The Gas–Star Formation Cycle in Nearby Star-forming Galaxies. I. Assessment of Multi-scale Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schruba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Meidt</w:t>
+                <w:t xml:space="preserve">Guillermo Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834915⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 887 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab50c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081719v1</w:t>
+                <w:t xml:space="preserve">hal-03122530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen fractionation in dense molecular clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense gas is not enough: environmental variations in the star formation efficiency of dense molecular gas at 100 pc scales in M 51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schruba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurore Bacmann</w:t>
+                <w:t xml:space="preserve">E. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz560⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065854v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gas–Star Formation Cycle in Nearby Star-forming Galaxies. I. Assessment of Multi-scale Variations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brent Groves</w:t>
+                <w:t xml:space="preserve">Oxygen fractionation in dense molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Blanc</w:t>
+                <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 887 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485 (4), pp.5777-5789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab50c2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122530v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamically young, gravitationally stable network of filaments in Orion B</w:t>
               </w:r>
@@ -6761,51 +6761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Levrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 624, pp.A113. </w:t>
@@ -7239,546 +7239,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA observations of the young protostellar system Barnard 1b: Signatures of an incipient hot corino in B1b-S</w:t>
+                <w:t xml:space="preserve">Chemical Complexity in Local Diffuse and Translucent Clouds: Ubiquitous Linear C 3 H and CH 3 CN, a Detection of HC 3 N and an Upper Limit on the Abundance of CH 2 CN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marcelino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gerin</w:t>
+                <w:t xml:space="preserve">Harvey S. Liszt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cernicharo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Beasley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731955⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 856 (2), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aab208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371327v1</w:t>
+                <w:t xml:space="preserve">hal-02320222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense Gas, Dynamical Equilibrium Pressure, and Star Formation in Nearby Star-forming Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly J. Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam K. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molly J. Gallagher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam K. Leroy</w:t>
+                <w:t xml:space="preserve">Frank Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bigiel</w:t>
+                <w:t xml:space="preserve">Diane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J. Jiménez-Donaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 858, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/aabad8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03678220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Complexity in Local Diffuse and Translucent Clouds: Ubiquitous Linear C 3 H and CH 3 CN, a Detection of HC 3 N and an Upper Limit on the Abundance of CH 2 CN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harvey S. Liszt</w:t>
+                <w:t xml:space="preserve">Clustering the Orion B giant molecular cloud based on its molecular emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric E. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Daudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Levrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aab208⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320222v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering the Orion B giant molecular cloud based on its molecular emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric E. Bron</w:t>
+                <w:t xml:space="preserve">ALMA observations of the young protostellar system Barnard 1b: Signatures of an incipient hot corino in B1b-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marcelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Daudon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+                <w:t xml:space="preserve">H. Wootten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 610, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621390v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud-scale Molecular Gas Properties in 15 Nearby Galaxies</w:t>
               </w:r>
@@ -7937,51 +7937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santa-Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8026,377 +8026,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 50 pc Scale View of Star Formation Efficiency across NGC 628</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kreckel</w:t>
+                <w:t xml:space="preserve">Full-disc &amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;CO(1-0) mapping across nearby galaxies of the EMPIRE survey and the CO-to-H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; conversion factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faesi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Groves</w:t>
+                <w:t xml:space="preserve">M. J. Jiménez-Donaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad77d⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.3909-3933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320440v1</w:t>
+                <w:t xml:space="preserve">insu-03678223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-disc &amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;CO(1-0) mapping across nearby galaxies of the EMPIRE survey and the CO-to-H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; conversion factor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. K. Leroy</w:t>
+                <w:t xml:space="preserve">A 50 pc Scale View of Star Formation Efficiency across NGC 628</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kreckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallagher</w:t>
+                <w:t xml:space="preserve">C. Faesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kruijssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schruba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 475, pp.3909-3933. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 863 (2), pp.L21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad77d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03678223v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Spectroscopic Dense Gas Fractions Track Molecular Cloud Surface Densities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly J. Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam K. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molly J. Gallagher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam K. Leroy</w:t>
+                <w:t xml:space="preserve">Frank Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bigiel</w:t>
+                <w:t xml:space="preserve">Diane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J. Jiménez-Donaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 868, </w:t>
@@ -8473,51 +8473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castro-Carrizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8964,485 +8964,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical depth estimates and effective critical densities of dense gas tracers in the inner parts of nearby galaxy discs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gallagher</w:t>
+                <w:t xml:space="preserve">The anatomy of the Orion B giant molecular cloud: A local template for studies of nearby galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana V. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan H. Orkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey S. Liszt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2996⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, pp.A98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194252v1</w:t>
+                <w:t xml:space="preserve">hal-01400616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy of the Orion B giant molecular cloud: A local template for studies of nearby galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+                <w:t xml:space="preserve">[C II] emission from L1630 in the Orion B molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pabst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ochsendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 599, pp.A98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629862⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 606, pp.A29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400616v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02240907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[C II] emission from L1630 in the Orion B molecular cloud</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical depth estimates and effective critical densities of dense gas tracers in the inner parts of nearby galaxy discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Berné</w:t>
+                <w:t xml:space="preserve">M. Jiménez-Donaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ochsendorf</w:t>
+                <w:t xml:space="preserve">A. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 606, pp.A29. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466 (1), pp.49-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02240907v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{13}$CO/C$^{18}$O gradients across the disks of nearby spiral galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Jiménez-Donaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9500,161 +9500,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGN feedback in the nucleus of M 51 (Corrigendum)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Schinnerer</w:t>
+                <w:t xml:space="preserve">Dissecting the molecular structure of the Orion B cloud: insight from principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garcia-Burillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Blanc</w:t>
+                <w:t xml:space="preserve">Viviana V. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 599, pp.C1. </w:t>
+              <w:t xml:space="preserve">, 2017, 599, pp.A100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628674e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194400v1</w:t>
+                <w:t xml:space="preserve">hal-01438758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical segregation in the young protostars Barnard 1b-N and S</w:t>
               </w:r>
@@ -9863,161 +9863,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the molecular structure of the Orion B cloud: insight from principal component analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pety</w:t>
+                <w:t xml:space="preserve">AGN feedback in the nucleus of M 51 (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana V. Guzman</w:t>
+                <w:t xml:space="preserve">S. Garcia-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 599, pp.A100. </w:t>
+              <w:t xml:space="preserve">, 2017, 599, pp.C1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628674e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438758v1</w:t>
+                <w:t xml:space="preserve">hal-02194400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and star formation efficiency in molecular clouds: solenoidal versus compressive motions in Orion B</w:t>
               </w:r>
@@ -10042,51 +10042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana V. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10131,295 +10131,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PdBI Arcsecond Whirlpool Survey (PAWS): The Role of Spiral Arms in Cloud and Star Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharon Meidt</w:t>
+                <w:t xml:space="preserve">Evidence for disks at an early stage in class 0 protostars ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Colombo</w:t>
+                <w:t xml:space="preserve">Benoît Commercon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupali Chandar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clare Dobbs</w:t>
+                <w:t xml:space="preserve">José Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/62⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 606, pp.id.A35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02269922v1</w:t>
+                <w:t xml:space="preserve">hal-01577450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for disks at an early stage in class 0 protostars ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pety</w:t>
+                <w:t xml:space="preserve">The PdBI Arcsecond Whirlpool Survey (PAWS): The Role of Spiral Arms in Cloud and Star Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Meidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Commercon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asuncion Fuente</w:t>
+                <w:t xml:space="preserve">Rupali Chandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cernicharo</w:t>
+                <w:t xml:space="preserve">Clare Dobbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 606, pp.id.A35. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 836 (1), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577450v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02269922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud-scale ISM Structure and Star Formation in M51</w:t>
               </w:r>
@@ -10457,51 +10457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kruijssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 846 (1), pp.71. </w:t>
@@ -10565,51 +10565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10842,51 +10842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rosolowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 831 (1), pp.16. </w:t>
@@ -11097,51 +11097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia-Burillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dobbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11192,51 +11192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EMPIRE survey: systematic variations in the dense gas fraction and star formation efficiency from full-disk mapping of M51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11320,338 +11320,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bluedisk survey: molecular gas distribution and scaling relations in the context of galaxy evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first CO + image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Usero</w:t>
+                <w:t xml:space="preserve">S. Treviño-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Sánchez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2097⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 593, pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319533v1</w:t>
+                <w:t xml:space="preserve">hal-02317712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first CO + image</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Á. Sánchez-Monge</w:t>
+                <w:t xml:space="preserve">The Bluedisk survey: molecular gas distribution and scaling relations in the context of galaxy evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pilleri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Goicoechea</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Usero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 593, pp.L12. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463 (2), pp.1724-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317712v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization fraction and the enhanced sulfur chemistry in Barnard 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11832,51 +11832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nascent bipolar outflows associated with the first hydrostatic core candidates Barnard 1b-N and 1b-S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11947,291 +11947,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search For Consistent Jet And Disk Rotation Signatures In Ry Tau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity-Resolved [C ll] Emission And [C ll]/Fir Mapping Along Orion With Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Coffey</w:t>
+                <w:t xml:space="preserve">M. Etxaluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dougados</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pety</w:t>
+                <w:t xml:space="preserve">P. F. Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bacciotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Ossenkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 804 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">, 2015, 812 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/812/1/75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400885v1</w:t>
+                <w:t xml:space="preserve">hal-02493844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity-Resolved [C ll] Emission And [C ll]/Fir Mapping Along Orion With Herschel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Search For Consistent Jet And Disk Rotation Signatures In Ry Tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etxaluze</w:t>
+                <w:t xml:space="preserve">Deirdre Coffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. F. Goldsmith</w:t>
+                <w:t xml:space="preserve">Catherine Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ossenkopf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesca Bacciotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 812 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">, 2015, 804 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/812/1/75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493844v1</w:t>
+                <w:t xml:space="preserve">hal-02400885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short GMC Lifetimes: An Observational Estimate with the PdBI Arcsecond Whirlpool Survey (PAWS)</w:t>
               </w:r>
@@ -12613,325 +12613,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of [N II] 205 μ m absorption in interstellar gas</w:t>
+                <w:t xml:space="preserve">Deuteration around the ultracompact HII region Monoceros R2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Persson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Mookerjea</w:t>
+                <w:t xml:space="preserve">S.~p. Treviño-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Black</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Olberg</w:t>
+                <w:t xml:space="preserve">C. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 568, pp.A37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423997⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 569, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618853v1</w:t>
+                <w:t xml:space="preserve">hal-02357107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuteration around the ultracompact HII region Monoceros R2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First detection of [N II] 205 μ m absorption in interstellar gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mookerjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.~p. Treviño-Morales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Fuente</w:t>
+                <w:t xml:space="preserve">J. Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kramer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Roueff</w:t>
+                <w:t xml:space="preserve">M. Olberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 569, pp.A19. </w:t>
+              <w:t xml:space="preserve">, 2014, 568, pp.A37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357107v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense molecular globulettes and the dust arc towards the runaway O star AE Aur (HD 34078)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13149,814 +13149,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PdBI Arcsecond Whirlpool Survey (PAWS): Multi-phase Cold Gas Kinematic of M51</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Observational Investigation of the Identity of B11244 (l-C3H+/C3H-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. García-Burillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hughes</w:t>
+                <w:t xml:space="preserve">Brett A. Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brandon Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Guzman Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 784, pp.4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/4⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 783, pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/783/1/36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992463v1</w:t>
+                <w:t xml:space="preserve">hal-00992471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCO, c-C3H and CF+: three new molecules in diffuse, translucent and &amp;quot;spiral-arm&amp;quot; clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 564, pp.64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201323320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Observational Investigation of the Identity of B11244 (l-C3H+/C3H-)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Gratier</w:t>
+                <w:t xml:space="preserve">The PdBI Arcsecond Whirlpool Survey (PAWS): Multi-phase Cold Gas Kinematic of M51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.~e. Meidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Guzman Veloso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Pety</w:t>
+                <w:t xml:space="preserve">S. García-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 783, pp.36. </w:t>
+              <w:t xml:space="preserve">, 2014, 784, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/783/1/36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992471v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a dense clump in a filament interacting with W51e2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical complexity in the Horsehead photodissociation region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hassel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Pety</w:t>
+                <w:t xml:space="preserve">Viviana Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 566, pp.A61. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168, pp.103-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3FD00114H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617809v1</w:t>
+                <w:t xml:space="preserve">hal-02558649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the ionized-to-neutral interfaces in Monoceros R2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Fuente</w:t>
+                <w:t xml:space="preserve">Detection of a dense clump in a filament interacting with W51e2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mookerjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 561, pp.69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322638⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 566, pp.A61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992473v1</w:t>
+                <w:t xml:space="preserve">hal-02617809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical complexity in the Horsehead photodissociation region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+                <w:t xml:space="preserve">Kinematics of the ionized-to-neutral interfaces in Monoceros R2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 168, pp.103-127. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 561, pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3FD00114H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558649v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability Distribution Functions of 12CO(J = 1 → 0) Brightness and Integrated Intensity in M51: The PAWS View</w:t>
               </w:r>
@@ -13981,51 +13981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14076,103 +14076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of small hydrocarbons in the neighborhood of the ultra compact HII region Monoceros R2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Treviño-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554, pp.87. </w:t>
@@ -14396,51 +14396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 779, pp.42. </w:t>
@@ -14651,51 +14651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14740,325 +14740,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Kinematics on Giant Molecular Cloud Scales in M51 with PAWS: Cloud Stabilization through Dynamical Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Giant Molecular Clouds in M51, M33, and the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E. Meidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schinnerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dario Colombo</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 779, pp.45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/779/1/45⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 779, pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/779/1/46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992478v1</w:t>
+                <w:t xml:space="preserve">hal-00992475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Giant Molecular Clouds in M51, M33, and the Large Magellanic Cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Kinematics on Giant Molecular Cloud Scales in M51 with PAWS: Cloud Stabilization through Dynamical Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon E. Meidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schinnerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago García-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Colombo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 779, pp.46. </w:t>
+              <w:t xml:space="preserve">, 2013, 779, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/779/1/46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/779/1/45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992475v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRAM-30 m line survey of the Horsehead PDR. III. High abundance of complex (iso-)nitrile molecules in UV-illuminated gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15187,51 +15187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. González-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alonso-Albi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15276,338 +15276,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI observations of CO, H2O and NH3 in Monoceros R2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Berné</w:t>
+                <w:t xml:space="preserve">The hyperfine structure in the rotational spectrum of CF+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 544, pp.110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118481⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 548, pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992521v1</w:t>
+                <w:t xml:space="preserve">hal-00992489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hyperfine structure in the rotational spectrum of CF+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gratier</w:t>
+                <w:t xml:space="preserve">Herschel/HIFI observations of CO, H2O and NH3 in Monoceros R2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ossenkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 548, pp.94. </w:t>
+              <w:t xml:space="preserve">, 2012, 544, pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992489v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRAM-30 m line survey of the Horsehead PDR. II. First detection of the l-C3H+ hydrocarbon cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15684,51 +15684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging diffuse clouds: bright and dark gas mapped in CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15801,51 +15801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15903,287 +15903,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds: a CLASS extension for the analysis of millimeter and sub-millimeter spectral surveys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+                <w:t xml:space="preserve">H2CO in the Horsehead PDR: photo-desorption of dust grain ice mantles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Reynier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 526, pp.47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015487⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 534, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992510v1</w:t>
+                <w:t xml:space="preserve">hal-00992495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2CO in the Horsehead PDR: photo-desorption of dust grain ice mantles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Guzmán</w:t>
+                <w:t xml:space="preserve">Weeds: a CLASS extension for the analysis of millimeter and sub-millimeter spectral surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Roueff</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 534, pp.49. </w:t>
+              <w:t xml:space="preserve">, 2011, 526, pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992495v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution imaging of the GG Tauri system at 267 GHz</w:t>
               </w:r>
@@ -16195,51 +16195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Piétu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-F. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16312,64 +16312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel observations in the ultracompact HII region Mon R2. Water in dense photon-dominated regions (PDRs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16563,77 +16563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CO luminosity and CO-H2 conversion factor of diffuse ISM: does CO emission trace dense molecular gas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16752,499 +16752,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging galactic diffuse clouds: CO emission, reddening and turbulent flow in the gas around ζ Ophiuchi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. S. Liszt</w:t>
+                <w:t xml:space="preserve">The ionization fraction gradient across the Horsehead edge: an archetype for molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tachihara</w:t>
+                <w:t xml:space="preserve">J. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 499, pp.503-513. </w:t>
+              <w:t xml:space="preserve">, 2009, 498, pp.771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992566v1</w:t>
+                <w:t xml:space="preserve">hal-00479899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency of interstellar turbulence: extreme velocity-shears and CO emission on milliparsec scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO emission and variable CH and CH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Falgarone</w:t>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Federman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 507, pp.355-368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810963⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 501, pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992560v1</w:t>
+                <w:t xml:space="preserve">hal-00479918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO emission and variable CH and CH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+                <w:t xml:space="preserve">Intermittency of interstellar turbulence: extreme velocity-shears and CO emission on milliparsec scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Falgarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 501, pp.221. </w:t>
+              <w:t xml:space="preserve">, 2009, 507, pp.355-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479918v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ionization fraction gradient across the Horsehead edge: an archetype for molecular clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
+                <w:t xml:space="preserve">Imaging galactic diffuse clouds: CO emission, reddening and turbulent flow in the gas around ζ Ophiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Bourlot</w:t>
+                <w:t xml:space="preserve">K. Tachihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 498, pp.771. </w:t>
+              <w:t xml:space="preserve">, 2009, 499, pp.503-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479899v1</w:t>
+                <w:t xml:space="preserve">hal-00992566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ionization fraction gradient across the Horsehead edge: an archetype for molecular clouds</w:t>
               </w:r>
@@ -17269,87 +17269,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 498, pp.771-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200811496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992569v1</w:t>
@@ -17373,117 +17373,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO emission and variable CH and CH+ absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. Federman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 501, pp.221-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992563v1</w:t>
@@ -17533,51 +17533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 494, pp.977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17650,51 +17650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 494, pp.977-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17728,100 +17728,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittency of interstellar turbulence: extreme velocity-shears and CO emission on milliparsec scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Falgarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 507, pp.355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/200810963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479952v1</w:t>
@@ -17832,64 +17832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative structures of diffuse molecular gas. III. Small-scale intermittency of intense velocity-shears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Falgarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17936,77 +17936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits on chemical complexity in diffuse clouds: search for CH3OH and HC5N absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 486, pp.493-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18066,51 +18066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18572,64 +18572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging galactic diffuse gas: bright, turbulent CO surrounding the line of sight to NRAO150</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 489, pp.217-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18702,51 +18702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Piétu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18823,51 +18823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19797,64 +19797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative chemistry of diffuse clouds. V. Ammonia and formaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20562,51 +20562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Gaussian velocity shears in the environment of low mass dense cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Falgarone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 412, pp.417-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20765,51 +20765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentary Structure and Helical Magnetic Fields in the Environment of a Starless Dense Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Falgarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21120,51 +21120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Falgarone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 463, pp.623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21377,51 +21377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Einig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21489,77 +21489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of noises and sampling of non-log-concave posterior distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21614,77 +21614,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange de bruits et échantillonnage de posterior non log-concave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21752,64 +21752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22020,51 +22020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22167,51 +22167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22253,51 +22253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Horsehead Nebula: a template for extragalactic high density tracers studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22512,51 +22512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22669,64 +22669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vandame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olympian Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paralia, Pieria, Greece. </w:t>
@@ -22946,77 +22946,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Signatures of an incipient hot corino in B1b-S (Marcelino+, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marcelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23103,51 +23103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chapillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23352,51 +23352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -23444,51 +23444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A., Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. B., Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V., Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23581,51 +23581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CO-H2 conversion factor of diffuse ISM: Bright 12CO emission also traces diffuse gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvey S. Liszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23650,216 +23650,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative structures of diffuse molecular gas III -- Small-scale intermittency of intense velocity-shears</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+                <w:t xml:space="preserve">HCO mapping of the Horsehead : Tracing the illuminated dense molecular cloud surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239484v1</w:t>
+                <w:t xml:space="preserve">hal-00337978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCO mapping of the Horsehead : Tracing the illuminated dense molecular cloud surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+                <w:t xml:space="preserve">Dissipative structures of diffuse molecular gas III -- Small-scale intermittency of intense velocity-shears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Falgarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pety</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337978v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Horsehead mane: Towards an observational benchmark for chemical models</w:t>
               </w:r>
@@ -23884,51 +23884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23963,77 +23963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale dissipative structures of diffuse ISM turbulence: I- CO diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Falgarone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24415,51 +24415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zakardjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Be&#353;li&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esplugues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re-Marichalar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Almaida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/addbd3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105304v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Goicoechea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuadrado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Einig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi &#22025;&#25087; Sun &#23385;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schinnerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rosolowsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc84c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley T Barnes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Watkins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E Meidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Kreckel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia C Sormani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca7b9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Santa-Maria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Goicoechea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pety" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Orkisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizhong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Cao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Usero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Henshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acac9e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Koch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf S Klessen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acaaa8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V Egorov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M Sandstrom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C O Glover" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acac92" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert A Boogaard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Decarli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wei&#223;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb4f0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia K Stuber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Querejeta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Meidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Bron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167877v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vandame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice C. Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley C. Whitmore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Thilker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Deger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten L. Larson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac1fe5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santoro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belfiore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pessa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Orkisz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca674" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sandstrom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac3490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-An Pan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac474f" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreckel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-T. Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Groves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf7c2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goicoechea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039756" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abec80" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Krieger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bolatto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac01e9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Querejeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schinnerer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140695" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyeon Kim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chevance" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kruijssen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schruba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038955" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac17f3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570214v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Williams" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe243" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gieser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beuther" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Semenov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039670" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017404v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037871" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Da Chiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chastenet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Herrera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abceb6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673120v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nofech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya N. Herrera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Meidt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936060" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve C. Ostriker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab781c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Diederik Kruijssen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P. S. Hygate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven N. Longmore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3525" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Henshaw" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Riener" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1126-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03556900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Krumholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Keller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2938" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673125v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb3be" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Jimenez-Donaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Usero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2b95" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164563v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere-Marichalar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935354" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schruba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murphy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834915" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065854v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz560" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab50c2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013389v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peretto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pety" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416425v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liszt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neufeld" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonnentrucker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833661" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyas Utomo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruijssen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf8f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcelino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wootten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731955" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly J. Gallagher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cormier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabad8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey S. Liszt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beasley" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab208" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621390v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daudon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731833" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac326" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347744v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santa-Maria" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833684" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320440v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faesi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad77d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallagher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty059" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf16a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348407v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;lin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Carrizo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731619" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Loomis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haworth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac08f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Black" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730716" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fuente" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa01b" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194252v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2996" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400616v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629862" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240907v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pabst" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ochsendorf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730881" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Gallagher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/836/2/L29" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194400v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Burillo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628674e" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180656v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commercon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730963" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268850v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Omont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;lin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana V. Guzman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629847" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629220" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02269922v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colombo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Chandar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Dobbs" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/62" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commercon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630187" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02269681v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7fef" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730459" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mookerjea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629289" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317576v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R., Goicoechea" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Pety" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cuadrado" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Cernicharo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18957" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318431v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobbs" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527536" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318264v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/822/2/L26" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319533v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2097" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317712v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trevi&#241;o-Morales" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilleri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628899" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317813v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628285" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318183v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Liszt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/2/124" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fuente" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cernicharo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Commer&#231;on" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525777" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400885v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Coffey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bacciotti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493844v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etxaluze" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/1/75" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare L. Dobbs" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Thompson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/72" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115909v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V., Guzm&#225;n" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R., Goicoechea" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Gerin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E., Roueff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/2/L33" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158892v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S., Liszt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V., Guzman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A., Neufeld" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526232" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618853v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Persson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Black" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olberg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423997" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357107v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~p. Trevi&#241;o-Morales" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423407" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967239v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423466" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992468v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hughes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~e. Meidt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~k. Leroy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992463v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992454v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Liszt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323320" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992471v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Mcguire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandon Carroll" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman Veloso" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/1/36" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617809v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hassel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323131" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992473v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322638" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558649v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00114H" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992477v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pety" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/44" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992517v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220795" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992507v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheoljong Lee" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/769/1/L12" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992481v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/42" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992480v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/43" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992484v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322460" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992478v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/45" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992475v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/46" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992487v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321031" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118347" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992521v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118481" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992489v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauss" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220174" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220062" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674993v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218771" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992491v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219449" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992495v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117257" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992508v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#233;tu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-F. Schuster" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015682" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992550v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rizzo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015093" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992558v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leurini" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912484" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567953v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014510" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476260v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912873" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992566v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachihara" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810905" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992560v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810963" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479899v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811496" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992569v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479875v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810933" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992571v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479952v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315762v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078423" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315750v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809851" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398554v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schreyer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079318" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315751v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salom&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Revaz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Downes" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809412" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265873v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutrey" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079053" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401506v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schreyer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Semenov" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315289v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809803" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315760v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065385" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126363v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20067009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315761v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Winters" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bertre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078198" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128299v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pi&#233;tu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177688v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pesenti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054047" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089087v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065814" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315759v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065968" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104503v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089088v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065260" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315758v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054071" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089090v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Walmsley" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041546" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089089v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foss&#233;" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041170" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005392v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005396v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Carilli" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315757v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034534" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315756v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031474" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005526v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Djorgovski" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315755v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321483" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315754v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Falgarone" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315753v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Keene" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306096" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315752v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177276" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332727v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine S&#233;gal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jauffret" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253770v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953035v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952718v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582589v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317007761" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137220v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314012332" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357118v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606087v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzman" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386816v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121383v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253731v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981359v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Wootten" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901682v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725083v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daudon" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617863v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307928v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A., Mcguire" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B., Carroll" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Guzman" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567945v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lucas" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239484v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Falgarone" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337978v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177685v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teyssier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123794v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021900v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726959v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zakardjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Be&#353;li&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Esplugues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivi&#232;re-Marichalar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Almaida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/addbd3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105304v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Goicoechea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuadrado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bern&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Einig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi &#22025;&#25087; Sun &#23385;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schinnerer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rosolowsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acc84c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Santa-Maria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Goicoechea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pety" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Orkisz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley T Barnes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Watkins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E Meidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Kreckel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia C Sormani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca7b9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizhong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Cao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Usero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Henshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acac9e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Koch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf S Klessen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acaaa8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V Egorov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M Sandstrom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C O Glover" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acac92" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167877v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vandame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert A Boogaard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Decarli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wei&#223;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb4f0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia K Stuber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Querejeta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Meidt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346318" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Bron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347074" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice C. Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley C. Whitmore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Thilker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Deger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten L. Larson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac1fe5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santoro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belfiore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pessa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03994002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Orkisz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca674" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sandstrom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac3490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-An Pan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac474f" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreckel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-T. Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Groves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santoro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abf7c2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goicoechea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039756" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abec80" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Krieger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bolatto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lehnert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac01e9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Querejeta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schinnerer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140695" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyeon Kim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chevance" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kruijssen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schruba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038955" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570214v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Levrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037776" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac17f3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017404v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037871" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Williams" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe243" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gieser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beuther" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Semenov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039670" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Da Chiang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chastenet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Herrera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abceb6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673120v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nofech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab9953" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya N. Herrera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Meidt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936060" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve C. Ostriker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab781c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Diederik Kruijssen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P. S. Hygate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven N. Longmore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3525" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Henshaw" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Riener" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1126-z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03556900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Krumholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Keller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2938" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03673125v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb3be" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164563v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riviere-Marichalar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935354" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Jimenez-Donaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigiel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Leroy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Usero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cormier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2b95" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122530v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab50c2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schruba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murphy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834915" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz560" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013389v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peretto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pety" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416425v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liszt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neufeld" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sonnentrucker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833661" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyas Utomo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kruijssen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf8f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey S. Liszt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beasley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab208" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678220v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly J. Gallagher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cormier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aabad8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Daudon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731833" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371327v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcelino" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wootten" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731955" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac326" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347744v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santa-Maria" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833684" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678223v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallagher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty059" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320440v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faesi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad77d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf16a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348407v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;lin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bremer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Carrizo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731619" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rodriguez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Loomis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cabrit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haworth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac08f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Black" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730716" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Fuente" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mart&#237;n-Dom&#233;nech" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa01b" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400616v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629862" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240907v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pabst" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bern&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ochsendorf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730881" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194252v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2996" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Gallagher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/836/2/L29" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438758v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana V. Guzman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629847" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180656v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commercon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730963" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268850v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Omont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;lin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194400v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Burillo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628674e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629220" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577450v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Commercon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630187" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02269922v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colombo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Chandar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Dobbs" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/62" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02269681v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7fef" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730459" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mookerjea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629289" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317576v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R., Goicoechea" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Pety" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cuadrado" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Cernicharo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18957" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318431v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dobbs" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527536" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318264v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jim&#233;nez-Donaire" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/822/2/L26" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trevi&#241;o-Morales" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. S&#225;nchez-Monge" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilleri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628899" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319533v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2097" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317813v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628285" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318183v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Liszt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/2/124" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fuente" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cernicharo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Commer&#231;on" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525777" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493844v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etxaluze" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/1/75" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400885v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Coffey" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bacciotti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare L. Dobbs" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Thompson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/806/1/72" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115909v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V., Guzm&#225;n" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R., Goicoechea" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Gerin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E., Roueff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/2/L33" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158892v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S., Liszt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V., Guzman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A., Neufeld" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526232" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357107v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~p. Trevi&#241;o-Morales" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423407" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618853v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Persson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Black" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olberg" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423997" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967239v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423466" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992468v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hughes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~e. Meidt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~k. Leroy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992471v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A. Mcguire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandon Carroll" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman Veloso" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/1/36" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992454v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Liszt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323320" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992463v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558649v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00114H" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617809v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hassel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323131" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992473v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322638" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992477v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pety" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/44" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992517v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joblin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220795" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992507v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheoljong Lee" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/769/1/L12" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992481v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/42" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992480v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/43" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992484v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322460" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992475v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/46" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992478v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/1/45" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992487v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321031" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118347" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992489v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauss" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220174" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992521v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118481" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220062" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674993v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218771" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992491v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219449" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992495v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117257" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992508v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pi&#233;tu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-F. Schuster" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015682" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992550v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rizzo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015093" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992558v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leurini" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912484" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567953v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014510" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476260v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912873" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479899v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bourlot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811496" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992560v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810963" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992566v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachihara" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810905" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992569v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479875v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810933" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992571v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479952v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315762v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078423" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315750v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809851" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398554v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schreyer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079318" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315751v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salom&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Revaz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Downes" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809412" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265873v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutrey" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079053" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401506v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schreyer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Semenov" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315289v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809803" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315760v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065385" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126363v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20067009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315761v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Winters" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bertre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078198" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128299v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henning" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pi&#233;tu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177688v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pesenti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dougados" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054047" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089087v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065814" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315759v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065968" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104503v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089088v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065260" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315758v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054071" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089090v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Walmsley" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041546" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089089v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foss&#233;" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041170" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005392v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005396v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Carilli" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315757v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034534" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315756v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031474" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005526v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Djorgovski" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315755v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/321483" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315754v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Falgarone" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315753v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Keene" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306096" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315752v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/177276" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332727v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine S&#233;gal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jauffret" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253770v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953035v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952718v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Thouvenin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582589v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317007761" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137220v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314012332" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357118v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berne" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deville" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606087v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzman" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386816v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121383v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253731v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981359v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Wootten" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901682v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725083v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daudon" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617863v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commer&#231;on" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307928v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A., Mcguire" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B., Carroll" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Guzman" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567945v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lucas" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337978v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239484v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Falgarone" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177685v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teyssier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123794v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021900v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726959v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>