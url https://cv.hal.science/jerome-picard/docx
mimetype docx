--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -782,213 +782,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geomorphic map of the Khari Khola catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localisation des Pygmées Baka du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des Pygmées Baka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974484v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03977885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des terrains d'étude de la thèse de Marie-Amélie Candau</w:t>
               </w:r>
@@ -2037,51 +2037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973900v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.1546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA100063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973900v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.1546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA100063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>