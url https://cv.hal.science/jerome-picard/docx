--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -224,1081 +224,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution de la surface urbanisée de Touba entre 1965 et 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'extension urbaine de Touba entre 2011 et 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bâti de Dianatoul Mahwa en 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carte du Terai et des lieux cités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic variation in the Nefusa Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location map of the study area, part of Chaurikharka and Jhubing VDC (Solukhumbu district)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubervillers, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berber in Libya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">France. 2019</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwakum and its neighbouring languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Aubervillers, France. 2019</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation of the research area (Kwakum language in Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">France. 2019</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des Pygmées Baka du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Villejuif, France. 2018</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des Pygmées Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Villejuif, France. 2018</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphic map of the Khari Khola catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Geomorphic map of the Khari Khola catchment</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des terrains d'étude de la thèse de Marie-Amélie Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Localisation des Pygmées Baka du Cameroun</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rivière Sunsari, ses zones inondées, ses digues et le SMIP (Sunsari, Népal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographical distribution of Kakabe, Wure-Kaba and Kuru-Maninka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambaata-Xambaaro Zone and its woredas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sketch map of the Yongning area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974439v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03974527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2037,51 +2037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973900v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.1546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA100063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973900v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.1546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA100063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>