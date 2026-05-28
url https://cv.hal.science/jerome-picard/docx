--- v2 (2026-05-05)
+++ v3 (2026-05-28)
@@ -224,1081 +224,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carte du Terai et des lieux cités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution de la surface urbanisée de Touba entre 1965 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'extension urbaine de Touba entre 2011 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâti de Dianatoul Mahwa en 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Aubervilliers, France. 2020</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic variation in the Nefusa Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Linguistic variation in the Nefusa Mountains</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location map of the study area, part of Chaurikharka and Jhubing VDC (Solukhumbu district)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubervillers, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berber in Libya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Aubervillers, France. 2019</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation of the research area (Kwakum language in Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">France. 2019</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwakum and its neighbouring languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Villejuif, France. 2018</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des Pygmées Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Villejuif, France. 2018</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphic map of the Khari Khola catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des Pygmées Baka du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Localisation des Pygmées Baka</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rivière Sunsari, ses zones inondées, ses digues et le SMIP (Sunsari, Népal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Geomorphic map of the Khari Khola catchment</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des terrains d'étude de la thèse de Marie-Amélie Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sketch map of the Yongning area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Villejuif, France. 2017</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographical distribution of Kakabe, Wure-Kaba and Kuru-Maninka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Villejuif, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Geographical distribution of Kakabe, Wure-Kaba and Kuru-Maninka</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambaata-Xambaaro Zone and its woredas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villejuif, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974527v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03974439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2037,51 +2037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973900v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.1546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA100063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973900v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebhr.1546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA100063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>