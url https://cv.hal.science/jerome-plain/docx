--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent nanoparticles for security tags against the looting of archaeological artefacts</w:t>
+                <w:t xml:space="preserve">Aluminum Nanoparticles for Photobleaching Resistance of Quantum Dots in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Duarte de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Helfert</w:t>
+                <w:t xml:space="preserve">Silvère Schuermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Fourrier</w:t>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Heritage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.436. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (15), pp.7541-7549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s40494-025-01848-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250275v1</w:t>
+                <w:t xml:space="preserve">hal-05042592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum Nanoparticles for Photobleaching Resistance of Quantum Dots in Solution</w:t>
+                <w:t xml:space="preserve">Fluorescent nanoparticles for security tags against the looting of archaeological artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Duarte de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvère Schuermans</w:t>
+                <w:t xml:space="preserve">Markus Helfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lerond</w:t>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Sabine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Gérard</w:t>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (15), pp.7541-7549. </w:t>
+              <w:t xml:space="preserve">npj Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c00879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s40494-025-01848-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042592v1</w:t>
+                <w:t xml:space="preserve">hal-05250275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches for positioning the active medium in hybrid nanoplasmonics. Focus on plasmon-assisted photopolymerization</w:t>
               </w:r>
@@ -923,77 +923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal Synthesis of Crystalline Aluminum Nanoparticles for UV Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Schuermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,200 +1038,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of optical properties of optimal architectures of magnetoplasmonic nanoparticles in human tissue for potential applications in photothermal therapy</w:t>
+                <w:t xml:space="preserve">Quantitative Temperature Measurements in Gold Nanorods Using Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Hadded</w:t>
+                <w:t xml:space="preserve">Adrien Lalisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maurer</w:t>
+                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chehaidar</w:t>
+                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Plain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 114, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.10313-10320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2021.110946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c22420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528468v1</w:t>
+                <w:t xml:space="preserve">hal-03148575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si@Au Core–Shell Nanostructures: Toward a New Platform for Controlling Optical Properties at the Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,243 +1306,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Temperature Measurements in Gold Nanorods Using Digital Holography</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of optical properties of optimal architectures of magnetoplasmonic nanoparticles in human tissue for potential applications in photothermal therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lalisse</w:t>
+                <w:t xml:space="preserve">Maha Hadded</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
+                <w:t xml:space="preserve">Abdelhamid Hmima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
+                <w:t xml:space="preserve">A Chehaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Carminati</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.10313-10320. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c22420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2021.110946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148575v1</w:t>
+                <w:t xml:space="preserve">hal-03528468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the retardation effect on the plasmonic resonances of aluminum nanodisks in the symmetric/asymmetric environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke Murai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, </w:t>
@@ -1570,659 +1570,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet‐Durable Flexible Nonfullerene Organic Solar Cells Realized by a Hybrid Nanostructured Transparent Electrode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which perspectives for hybrid metallic nanostructures and magnetoplasmonics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.201900522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418472v1</w:t>
+                <w:t xml:space="preserve">hal-03528516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Optical Chirality Induced by Near-Field Mode Interference in Achiral Plasmonic Metamolecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Surface roughness and substrate induced symmetry-breaking: influence on the plasmonic properties of aluminum nanostructure arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04247⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.1915 - 1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nr06305c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428598v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband scattering by an aluminum nanoparticle array as a white pixel in commercial color printing applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local Optical Chirality Induced by Near-Field Mode Interference in Achiral Plasmonic Metamolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Horrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.402170⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.509-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528484v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which perspectives for hybrid metallic nanostructures and magnetoplasmonics?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Broadband scattering by an aluminum nanoparticle array as a white pixel in commercial color printing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunsuke Murai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhisa Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012097⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.402170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528516v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface roughness and substrate induced symmetry-breaking: influence on the plasmonic properties of aluminum nanostructure arrays</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultraviolet‐Durable Flexible Nonfullerene Organic Solar Cells Realized by a Hybrid Nanostructured Transparent Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunliu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixia Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.1915 - 1926. </w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pp.1900522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0nr06305c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/solr.201900522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528476v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization and Dehybridization of Plasmonic Modes</w:t>
               </w:r>
@@ -2260,51 +2260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (1), pp.724-731. </w:t>
@@ -2470,646 +2470,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale and Low-Cost Fabrication of Silicon Mie Resonators</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis of the Optical Response of Silicon/Silica/Gold Multishell Nanoparticles in Biological Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Chehaidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (4), pp.4199-4208. </w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b09198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/9358740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121558v1</w:t>
+                <w:t xml:space="preserve">hal-02310806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability of plasmonic resonances sustained by evaporated aluminum nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Detecting a Zeptogram of Pyridine with a Hybrid Plasmonic–Photonic Nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Plain</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.9.000085⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.586-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.8b01068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311051v1</w:t>
+                <w:t xml:space="preserve">hal-02301706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient and foldable top-emission organic light-emitting diodes based on Ag-nanoparticles modified graphite electrode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term stability of plasmonic resonances sustained by evaporated aluminum nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2018.10.024⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.9.000085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311138v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of the Optical Response of Silicon/Silica/Gold Multishell Nanoparticles in Biological Tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+                <w:t xml:space="preserve">Highly efficient and foldable top-emission organic light-emitting diodes based on Ag-nanoparticles modified graphite electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuanglong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehai Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Chehaidar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhenyu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.146-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/9358740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2018.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310806v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting a Zeptogram of Pyridine with a Hybrid Plasmonic–Photonic Nanosensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Large-Scale and Low-Cost Fabrication of Silicon Mie Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davy Gérard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Movsesyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), pp.586-594. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.4199-4208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssensors.8b01068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b09198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301706v1</w:t>
+                <w:t xml:space="preserve">hal-02121558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid plasmonic nanosystem with controlled position of nanoemitters</w:t>
               </w:r>
@@ -3242,445 +3242,445 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of the Optical Response of Silicon/Silica/Gold Multishell Nanoparticles in Biological Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Chehaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.9358740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2019/9358740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Direct Laser-Induced Assembly of Monolayer of Gold Nanostructures with Tunable Surface Plasmon Resonance and High Performance Localized Surface Plasmon Resonance and Surface Enhanced Raman Scattering Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">Nanoscale Switching of Near-Infrared Hot Spots in Plasmonic Oligomers Probed by Two-Photon Absorption in Photopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Zaarour</w:t>
+                <w:t xml:space="preserve">Guillaume Demesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00413⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.918-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784881v1</w:t>
+                <w:t xml:space="preserve">hal-01765682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Switching of Near-Infrared Hot Spots in Plasmonic Oligomers Probed by Two-Photon Absorption in Photopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinping Zhang</w:t>
+                <w:t xml:space="preserve">Femtosecond Direct Laser-Induced Assembly of Monolayer of Gold Nanostructures with Tunable Surface Plasmon Resonance and High Performance Localized Surface Plasmon Resonance and Surface Enhanced Raman Scattering Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Demesy</w:t>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haggui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (3), pp.918-928. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (51), pp.15763-15772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765682v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term stability of plasmonic resonances sustained by evaporated aluminum nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3708,957 +3708,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upconversion nanoparticle-decorated gold nanoshells for near-infrared induced heating and thermometry</w:t>
+                <w:t xml:space="preserve">Plasmonic Breathing and Edge Modes in Aluminum Nanotriangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Nigoghossian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+                <w:t xml:space="preserve">Alfredo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Messaddeq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Boudreau</w:t>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TB01621B⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (5), pp.1257--1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472964v1</w:t>
+                <w:t xml:space="preserve">hal-01739804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local field enhancement and thermoplasmonics in multimodal aluminum structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice modes and plasmonic linewidth engineering in gold and aluminum nanoparticle arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
+                <w:t xml:space="preserve">Frédéric Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Maxime Mennemanteuil</w:t>
+                <w:t xml:space="preserve">William P. Wardley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">Gregory A. Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035440⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.000691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739805v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice modes and plasmonic linewidth engineering in gold and aluminum nanoparticle arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+                <w:t xml:space="preserve">Aluminum Nanoparticles with Hot Spots for Plasmon-Induced Circular Dichroism of Chiral Molecules in the UV Spectral Interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laux</w:t>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William P. Wardley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Gil Markovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory A. Wurtz</w:t>
+                <w:t xml:space="preserve">Zhiming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (3), </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (16), pp.1700069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.000691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201700069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571589v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum Nanoparticles with Hot Spots for Plasmon-Induced Circular Dichroism of Chiral Molecules in the UV Spectral Interval</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of Plasmon Damping in Aluminum Nanoparticles with Rapid Thermal Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201700069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (13), pp.7429-7434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292138v1</w:t>
+                <w:t xml:space="preserve">hal-02446173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Breathing and Edge Modes in Aluminum Nanotriangles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Plasmon / interband transitions coupling in the UV from large scale nanostructured Ni films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00204⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.001787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739804v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01568000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Plasmon Damping in Aluminum Nanoparticles with Rapid Thermal Annealing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Upconversion nanoparticle-decorated gold nanoshells for near-infrared induced heating and thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Nigoghossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (13), pp.7429-7434. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (34), pp.7109-7117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7TB01621B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446173v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon / interband transitions coupling in the UV from large scale nanostructured Ni films</w:t>
+                <w:t xml:space="preserve">Local field enhancement and thermoplasmonics in multimodal aluminum structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvere Schuermans</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Maxime Mennemanteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (6), pp.1787. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.035440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.7.001787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01568000v1</w:t>
+                <w:t xml:space="preserve">hal-01739805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Theoretical Study of the Optical Properties of Silicon/Gold, Silica/Gold Core/Shell and Gold Spherical Nanoparticles</w:t>
               </w:r>
@@ -4670,51 +4670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chehaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (6), pp.1525-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4748,77 +4748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic efficiencies of nanoparticles made of metal nitrides (TiN, ZrN) compared with gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lalisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4859,2492 +4859,2492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Efficiency of Plasmonic Materials for Near-Field Enhancement and Photothermal Conversion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axonic Au Tips Induced Enhancement in Raman Spectra and Biomolecular Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apurve Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Medwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Bedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekha Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09294⟩</w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.617-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-014-9847-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219588v1</w:t>
+                <w:t xml:space="preserve">hal-02296427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field and Far-Field Sensitivities of LSPR Sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of aluminium nanostructures for plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (18), pp.184002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/18/184002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371377v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Color Single Hybrid Plasmonic Nanoemitters with Real Time Switchable Dominant Emission Wavelength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Wenger</w:t>
+                <w:t xml:space="preserve">Synthesis and SERS application of SiO2@Au nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apurve Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Viscomi</w:t>
+                <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+                <w:t xml:space="preserve">Andre Ribeiro Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (11), pp.7458-7466. </w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.791-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11468-014-9866-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459787v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and SERS application of SiO2@Au nanoparticles</w:t>
+                <w:t xml:space="preserve">Selective Functionalization of the Nanogap of a Plasmonic Dimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apurve Saini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maurer</w:t>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Ribeiro Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Béal</w:t>
+                <w:t xml:space="preserve">Gary Wiederrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (4), pp.791-796. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.121-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-014-9866-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ph500331c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459813v1</w:t>
+                <w:t xml:space="preserve">hal-02369901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Functionalization of the Nanogap of a Plasmonic Dimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Two-Color Single Hybrid Plasmonic Nanoemitters with Real Time Switchable Dominant Emission Wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Deeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+                <w:t xml:space="preserve">Jérémie Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Wiederrecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+                <w:t xml:space="preserve">Francesco Viscomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ph500331c⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (11), pp.7458-7466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369901v1</w:t>
+                <w:t xml:space="preserve">hal-02459787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axonic Au Tips Induced Enhancement in Raman Spectra and Biomolecular Sensing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-Field and Far-Field Sensitivities of LSPR Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Bedi</w:t>
+                <w:t xml:space="preserve">I. Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharat Mehta</w:t>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekha Gupta</w:t>
+                <w:t xml:space="preserve">Mickaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.617-623. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (17), pp.9470-9476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11468-014-9847-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296427v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of aluminium nanostructures for plasmonics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasmonic mode interferences and Fano resonances in Metal-Insulator-Metal nanostructured interface OPEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/18/184002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, 14419, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319327v1</w:t>
+                <w:t xml:space="preserve">hal-01237837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic mode interferences and Fano resonances in Metal-Insulator-Metal nanostructured interface OPEN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the Efficiency of Plasmonic Materials for Near-Field Enhancement and Photothermal Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lalisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, 14419, 11 p. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep14419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237837v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-based photopolymerization: near-field probing, advanced photonic nanostructures and nanophotochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">Xiao Wei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (11), pp.114002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/16/11/114002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072378v1</w:t>
+                <w:t xml:space="preserve">hal-02442085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-based photopolymerization: near-field probing, advanced photonic nanostructures and nanophotochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Zhou</w:t>
+                <w:t xml:space="preserve">Single step synthesis and organization of gold colloids assisted by copolymer templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Soppera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiao Wei Sun</w:t>
+                <w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/16/11/114002⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (22), pp.225603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/22/225603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442085v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single step synthesis and organization of gold colloids assisted by copolymer templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t>
+                <w:t xml:space="preserve">Polarization-dependent fluorescence from an anisotropic gold/polymer hybrid nano-emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/22/225603⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4861898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369876v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01376981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-dependent fluorescence from an anisotropic gold/polymer hybrid nano-emitter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+                <w:t xml:space="preserve">Enhancing LSPR sensitivity of Au gratings through graphene coupling to Au film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4861898⟩</w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.507-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-013-9649-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01376981v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing LSPR sensitivity of Au gratings through graphene coupling to Au film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Subramanian</w:t>
+                <w:t xml:space="preserve">High-Resolution Imaging and Spectroscopy of Multipolar Plasmonic Resonances in Aluminum Nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11468-013-9649-0⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (10), pp.5517-5523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl501850m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994804v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Imaging and Spectroscopy of Multipolar Plasmonic Resonances in Aluminum Nanoantennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davy Gérard</w:t>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (10), pp.5517-5523. </w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 543 (3), pp.163 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl501850m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359991v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Optical Imaging of Complex Fields Based on the Use of Azobenzene Nanomotors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Localized surface plasmon resonances in the ultraviolet from large scale nanostructured aluminum films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz400586y⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (7), pp.954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.000954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404933v1</w:t>
+                <w:t xml:space="preserve">hal-02380677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized surface plasmon resonances in the ultraviolet from large scale nanostructured aluminum films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optical properties of Au colloids self-organized into rings via copolymer templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.000954⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1656-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380677v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of Au colloids self-organized into rings via copolymer templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+                <w:t xml:space="preserve">Size Dependence of the Plasmonic Near-Field Measured via Single-Nanoparticle Photoimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Wiederrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1656-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (20), pp.10669-10676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4020564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439696v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependence of the Plasmonic Near-Field Measured via Single-Nanoparticle Photoimaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuan Zhou</w:t>
+                <w:t xml:space="preserve">Rapid fabrication of micro-nanometric tapered fiber lens and characterization by a novel scanning optical microscope with submicron resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouguo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Plain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (20), pp.10669-10676. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4020564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.000030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448520v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid fabrication of micro-nanometric tapered fiber lens and characterization by a novel scanning optical microscope with submicron resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Optical Imaging of Complex Fields Based on the Use of Azobenzene Nanomotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouguo Zheng</w:t>
+                <w:t xml:space="preserve">Gary P. Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+                <w:t xml:space="preserve">Stephen K. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Luo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (13), pp.2124-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.000030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz400586y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445615v1</w:t>
+                <w:t xml:space="preserve">hal-02404933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneous Electromagnetic Field Polarization Enhancement of Silver Nanoparticles Induced by A Fiber Optics Polymer Probe</w:t>
               </w:r>
@@ -7382,51 +7382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin-Hua Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (5), pp.605-610. </w:t>
@@ -7464,103 +7464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymer template control of gold nanoparticle synthesis via thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (12), </w:t>
@@ -7611,77 +7611,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Electromagnetic Hotspots in Plasmonic Bowtie Nanoantennae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuzhou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7745,77 +7745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic engineering of spontaneous emission from silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7866,51 +7866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodoluminescence in a Scanning Transmission Electron Microscope: A Nanometer-Scale Counterpart of Photoluminescence for the Study of II–VI Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjen Dijksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7918,51 +7918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bassoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (23), pp.4090-4094. </w:t>
@@ -7994,507 +7994,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Confinement of Electromagnetic Hot and Cold Spots in Gold Nanocubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Intense Bessel-like beams arising from pyramid-shaped microtips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn2040389⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (7), pp.1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.001274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724293v1</w:t>
+                <w:t xml:space="preserve">hal-02372825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro/nanoporous polymer chips as templates for highly sensitive SERS sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (20), pp.7837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2RA21186F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense Bessel-like beams arising from pyramid-shaped microtips</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Spatial Confinement of Electromagnetic Hot and Cold Spots in Gold Nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montacer Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (7), pp.1274. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.1299-1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.37.001274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn2040389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372825v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Electromagnetic Near-Field Enhancements of Gold Nanocubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-K. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (46), pp.24734-24740. </w:t>
@@ -8526,896 +8526,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers phase separation monitored by a plasmonic sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+                <w:t xml:space="preserve">Off-Resonant Optical Excitation of Gold Nanorods: Nanoscale Imprint of Polarization Surface Charge Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sanchez</w:t>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jain Prashant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc05212d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz1014696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296790v1</w:t>
+                <w:t xml:space="preserve">hal-00622602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of metallic nanoparticles into plasmonic rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (12), pp.123110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3643057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon-based free-radical photopolymerization : effect of diffusion on nanolithography processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (27), pp.10535-10542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja201636y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Resonant Optical Excitation of Gold Nanorods: Nanoscale Imprint of Polarization Surface Charge Distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuan Zhou</w:t>
+                <w:t xml:space="preserve">Direct functionalization of an optical fiber by a plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jain Prashant</w:t>
+                <w:t xml:space="preserve">Z. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (1), pp.7-11. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (15), pp.2919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz1014696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622602v1</w:t>
+                <w:t xml:space="preserve">hal-02308520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct functionalization of an optical fiber by a plasmonic nanosensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Integration of polymer microlens array at fiber bundle extremity by photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinhua Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhang</w:t>
+                <w:t xml:space="preserve">Claire Darraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002919⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (6), pp.4805-4814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.004805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308520v1</w:t>
+                <w:t xml:space="preserve">hal-00687196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of polymer microlens array at fiber bundle extremity by photopolymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Plain</w:t>
+                <w:t xml:space="preserve">Biopolymers phase separation monitored by a plasmonic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Darraud</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (6), pp.4805-4814. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (8), pp.2444-2446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.19.004805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cc05212d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687196v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of localized surface plasmons based on molecular probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9626,64 +9626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinhua Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9772,64 +9772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinhua Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9884,51 +9884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External control of the scattering properties of a single optical nanoantenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caijin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9999,777 +9999,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive detection of biological species through localized surface-plasmon resonance on gold nanodisks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+                <w:t xml:space="preserve">Plasmonics : Nanoimaging, nanofabrication, and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.11.072⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7395, pp.739505 2009 SPIE. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.826150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448381v1</w:t>
+                <w:t xml:space="preserve">hal-00422936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed sub-micrometric microscopy using optical polymer microlens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">High heterogeneity of plasma membrane microfluidity in multidrug-resistant cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Renaud-Goud</w:t>
+                <w:t xml:space="preserve">Christine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (3), pp.034030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3155518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359882v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonics : Nanoimaging, nanofabrication, and their applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+                <w:t xml:space="preserve">High speed sub-micrometric microscopy using optical polymer microlens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (10), pp.901-903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.826150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00422936v1</w:t>
+                <w:t xml:space="preserve">hal-02359882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heterogeneity of plasma membrane microfluidity in multidrug-resistant cancer cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Boutin</w:t>
+                <w:t xml:space="preserve">Self assembly drives quantum dot photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Roche</w:t>
+                <w:t xml:space="preserve">Yannick Sonnefraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Millot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Royer</w:t>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.3155518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10895-008-0417-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415137v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self assembly drives quantum dot photoluminescence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+                <w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Huant</w:t>
+                <w:t xml:space="preserve">C. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10895-008-0417-z⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.3914-3921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000865v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Electromagnetic Hot Spots Temporally Addressed by Photoinduced Molecular Displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (16), pp.4647-4651. </w:t>
@@ -10801,770 +10806,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive detection of biological species through localized surface-plasmon resonance on gold nanodisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Huang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (9), pp.2997-3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.11.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472363v1</w:t>
+                <w:t xml:space="preserve">hal-02448381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field investigation of porous silicon photoluminescence modification after oxidation in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the plasmon resonance of single metal nanoparticles by near-field anisotropic nanoscale photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 229 (3), pp.469-474. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 229 (3), pp.421-427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369582v1</w:t>
+                <w:t xml:space="preserve">hal-00323560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the plasmon resonance of single metal nanoparticles by near-field anisotropic nanoscale photopolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection in near-field domain of biomolecules adsorbed on a single metallic nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vial</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 229 (2), pp.270-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.01898.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323560v1</w:t>
+                <w:t xml:space="preserve">hal-00416065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field polarization effects in molecular motion induced photochemical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (11), pp.4111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp7096263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection in near-field domain of biomolecules adsorbed on a single metallic nanoparticle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Near-field investigation of porous silicon photoluminescence modification after oxidation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 229 (2), pp.270-274. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 229 (3), pp.469-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.01898.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.01930.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416065v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of chemical molecules with integrated plasmonic glass nanotips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 602 (16), pp.L119-L122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11604,707 +11604,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Soft photo structuring of porous silicon in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 204 (5), pp.1507-1511. </w:t>
+              <w:t xml:space="preserve">, 2007, 204 (5), pp.1276-1280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200674404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200674307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443562v1</w:t>
+                <w:t xml:space="preserve">hal-02369870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and chemical gold nanosensors based on localized surface plasmon resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Electron beam lithography designed chemical nanosensors based on localized surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (3), pp.240-244. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (21), pp.5057-5061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03215587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416066v1</w:t>
+                <w:t xml:space="preserve">hal-00463158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft photo structuring of porous silicon in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral degeneracy breaking of the plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.107402/1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200674307⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02369870v1</w:t>
+                <w:t xml:space="preserve">hal-00152616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam lithography designed chemical nanosensors based on localized surface plasmon resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Biological and chemical gold nanosensors based on localized surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.09.005⟩</w:t>
+              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (3), pp.240-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03215587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00463158v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral degeneracy breaking of the plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (5), pp.1507-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200674404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152616v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (226)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12316,1045 +12316,1032 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Si@Au core-shell particles for directional light scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin O'Connor</w:t>
+                <w:t xml:space="preserve">Aluminum Nanoparticles For Photobleaching Resistance Of Quantum Dots In Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan G.-C. Veinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
+                <w:t xml:space="preserve">Théo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS,, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Torremolinos, Málaga (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191908v1</w:t>
+                <w:t xml:space="preserve">hal-05400794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum Nanoparticles For Photobleaching Resistance Of Quantum Dots In Solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Plain</w:t>
+                <w:t xml:space="preserve">Directional light scattering in Mie-resonant Si particles with ultra-thin plasmonic shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel O. Idowu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Duarte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lerond</w:t>
+                <w:t xml:space="preserve">Dalin Soun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan G.-C. Veinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Torremolinos, Málaga (Spain), Spain</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multifunctional, Hybrid and Nanomaterials (HyMa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400794v1</w:t>
+                <w:t xml:space="preserve">hal-04977728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional light scattering in Mie-resonant Si particles with ultra-thin plasmonic shells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Saline Buffers for Ultra-Fast and Reliable DNA Hybridization at Room Temperature: A Breakthrough in Nanodiagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multifunctional, Hybrid and Nanomaterials (HyMa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Mar 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Jun 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977728v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Saline Buffers for Ultra-Fast and Reliable DNA Hybridization at Room Temperature: A Breakthrough in Nanodiagnostics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Proust</w:t>
+                <w:t xml:space="preserve">Towards sustainable materials for Nano-optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Jun 2025, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">International Conference on NanoPhotonics and Photonics Integration 2025 (NPPI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233898v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable materials for Nano-optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Directional light scattering in Mie-resonant Si particles with ultra-thin plasmonic shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel O. Idowu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan G C Veinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NanoPhotonics and Photonics Integration 2025 (NPPI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, META Conferences, Jul 2025, Malaga, Spain. pp.533-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095913v1</w:t>
+                <w:t xml:space="preserve">hal-05192672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional light scattering in Mie-resonant Si particles with ultra-thin plasmonic shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of directional scattering from Mie-resonant-plasmonic Si@Au core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel O. Idowu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan G C Veinot</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan G. Veinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, META Conferences, Jul 2025, Malaga, Spain. pp.533-534</w:t>
+              <w:t xml:space="preserve">Gold 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PremC, May 2025, Saint Sebastian - Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192672v1</w:t>
+                <w:t xml:space="preserve">hal-05065154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of directional scattering from Mie-resonant-plasmonic Si@Au core-shell nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Si@Au core-shell particles for directional light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel O. Idowu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan G. Veinot</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan G.-C. Veinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PremC, May 2025, Saint Sebastian - Donostia, Spain</w:t>
+              <w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS,, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065154v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced study of photoluminescent carbon quantum dots photophysical behaviour</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly-Driven Biosensors: DNA-Guided Gold Nanoparticles for Information coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC 2024</w:t>
+              <w:t xml:space="preserve">19th European Student Colloid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Colloid &amp; Interface Society (ECIS), Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671013v1</w:t>
+                <w:t xml:space="preserve">hal-04628900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced study of photoluminescent carbon quantum dots photophysical behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocompatible fluorescent carbon dots nanoparticles used for anti-counterfeiting of cultural artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Konnoth-Ancel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Duarte De Assuncao Théo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Broussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSEA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671017v1</w:t>
+                <w:t xml:space="preserve">hal-04670962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can nanotechnologies do to combat the illicit trafficking of antiquities?</w:t>
               </w:r>
@@ -13409,77 +13396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-Based Biosensor: Encoding and Decoding Information with DNA Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSEA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13498,709 +13485,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible fluorescent carbon dots nanoparticles used for anti-counterfeiting of cultural artefacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced study of photoluminescent carbon quantum dots photophysical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Duarte de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duarte De Assuncao Théo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Roy Konnoth-Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">NANOSEA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670962v1</w:t>
+                <w:t xml:space="preserve">hal-04671017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly-Driven Biosensors: DNA-Guided Gold Nanoparticles for Information coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Gold Nanoparticles and DNA-based Biosensors to Code Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Plain</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Student Colloid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Colloid &amp; Interface Society (ECIS), Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium TS3: Technological Systems, Sustainability and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe UT, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628900v1</w:t>
+                <w:t xml:space="preserve">hal-04628854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanoparticles and DNA-based Biosensors to Code Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">DNA and Gold Nanoparticles-based Biosensors to protect Archeological Goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium TS3: Technological Systems, Sustainability and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe UT, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2024 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628854v1</w:t>
+                <w:t xml:space="preserve">hal-04628877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA and Gold Nanoparticles-based Biosensors to protect Archeological Goods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of hydrogen silsesquioxane mechanism via environmental transmission electron microscopy and preparation of highly resonant Si@Au particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Opeyemi Idowu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Cibaka-Ndaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O’conner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan G. Veinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">53rd North American Silicon Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Ohio State University and; Bowling Green State University, Jun 2024, Columbus (Ohio), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628877v1</w:t>
+                <w:t xml:space="preserve">hal-04789346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hydrogen silsesquioxane mechanism via environmental transmission electron microscopy and preparation of highly resonant Si@Au particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From synthesis to assembly: a Silicon based metasurface fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd North American Silicon Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Ohio State University and; Bowling Green State University, Jun 2024, Columbus (Ohio), United States</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, metaconference.org, Jul 2024, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789346v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From synthesis to assembly: a Silicon based metasurface fabrication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Advanced study of photoluminescent carbon quantum dots photophysical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Duarte de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Broussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, metaconference.org, Jul 2024, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">ESC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Colloid &amp; Interface Society (ECIS), Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836743v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of Gold Nanoparticles by DNA Hybridization to Code Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Or-Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR Or-Nano, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14264,64 +14264,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Horrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2022, The 12th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14385,64 +14385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Horrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano 2020: The Nanoscience meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14461,6325 +14461,6325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale and Low-Cost fabrication of Silicon Mie Resonators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Probing optical chirality in the near-field of achiral nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Horrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinhinane Aoudjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferene on Energy, Materials and Photonics 2019 (EMP19, Jul.14~16,2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Shanghai, China</w:t>
+              <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189660v1</w:t>
+                <w:t xml:space="preserve">hal-02313605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing optical chirality in the near-field of achiral nanostructures</w:t>
+                <w:t xml:space="preserve">Near-field Chirality in Achiral Plasmonic Trimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Horrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thinhinane Aoudjit</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Workshop Nano-Optics, Nano-Spectroscopy &amp; Nano-Fabrication, February 6-8 2019, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eberhard Karls University, Feb 2019, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313605v1</w:t>
+                <w:t xml:space="preserve">hal-02291141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field Chirality in Achiral Plasmonic Trimers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid plasmonic-photonic nano sensor with zeptogram sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Nano-Optics, Nano-Spectroscopy &amp; Nano-Fabrication, February 6-8 2019, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eberhard Karls University, Feb 2019, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291141v1</w:t>
+                <w:t xml:space="preserve">hal-02169778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid plasmonic-photonic nano sensor with zeptogram sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Large-Scale and Low-Cost fabrication of Silicon Mie Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Chaâbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Chehaidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conferene on Energy, Materials and Photonics 2019 (EMP19, Jul.14~16,2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169778v1</w:t>
+                <w:t xml:space="preserve">hal-02189660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IP and partnerships university / enterprises in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Emerging materials for plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China International Industry Fair</w:t>
+              <w:t xml:space="preserve">Séminaire invité, Shanghai University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950266v1</w:t>
+                <w:t xml:space="preserve">hal-02888473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Molecular weighing scale with zeptogram sentivity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Emerging materials for plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy, Materials and Photonics EMP18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Smart Materials and Spectroscopy (SMS’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518813v1</w:t>
+                <w:t xml:space="preserve">hal-01950231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging materials for plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Surface functionalization and its applications in nanooptics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Smart Materials and Spectroscopy (SMS’2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Séminaire invité - UTSEUS SHU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950231v1</w:t>
+                <w:t xml:space="preserve">hal-02888471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging materials for plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité, Shanghai University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">META 2018, The 9th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888473v1</w:t>
+                <w:t xml:space="preserve">hal-02888441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization and its applications in nanooptics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Optical Molecular weighing scale with zeptogram sentivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité - UTSEUS SHU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">International Conference on Energy, Materials and Photonics EMP18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888471v1</w:t>
+                <w:t xml:space="preserve">hal-02518813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging materials for plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">IP and partnerships university / enterprises in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2018, The 9th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">China International Industry Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888441v1</w:t>
+                <w:t xml:space="preserve">hal-01950266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization at the nanoscale triggered by optical near−field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Deeb</w:t>
+                <w:t xml:space="preserve">Aluminum nanostructures for ultraviolet plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual World Congress of Nano Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2274970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487121v1</w:t>
+                <w:t xml:space="preserve">hal-02527398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electromagnetic flip-flop in plasmonic infrared trimer nanoantenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Infrared plasmonic trimer nanoantenna as studied by molecular probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qihua Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">EMP17 – International Conference on energy materials and photonics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487130v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Nanostructures : From Chemistry at the nanoscale to exalted spectroscopies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infrared plasmonic trimer nanoantenna as studied by molecular probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihua Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité - Xi'an Jiantong University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Xi'an, China</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Workshop and Topical Meeting "Novel Optical Materials and Applications", NOMA17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888481v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nanostructures for ultraviolet plasmonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal Nanostructures : From Chemistry at the nanoscale to exalted spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV and Higher Energy Photonics: From Materials to Applications 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire invité - Tianjin University of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tianjin, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527398v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared plasmonic trimer nanoantenna as studied by molecular probing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinping Zhang</w:t>
+                <w:t xml:space="preserve">Near field thermal imaging of Gold Nanoparticules at the nanoscale for plasmon-assisted catalysis under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Demesy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMP17 – International Conference on energy materials and photonics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">GDR Or nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625360v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared plasmonic trimer nanoantenna as studied by molecular probing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au/Ni hybrid nanostructures: tuning the plasmon resonance under control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Govorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Workshop and Topical Meeting "Novel Optical Materials and Applications", NOMA17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">META 2017, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487136v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Nanostructures : From Chemistry at the nanoscale to exalted spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité - Tianjin University of Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tianjin, China</w:t>
+              <w:t xml:space="preserve">Séminaire invité - Xi'an Jiantong University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888485v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field thermal imaging of Gold Nanoparticules at the nanoscale for plasmon-assisted catalysis under visible light</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Synthesis of small Al/Al2O3 nanoparticles for plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Or nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">41st International Conference &amp; Exposition on Advanced Ceramics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647996v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/Ni hybrid nanostructures: tuning the plasmon resonance under control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Emerging materials for plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2017, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">EMP17 – International Conference on Energy, Materials and Photonics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, June 24, 2017 - June 26, 2017, Jun 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870171v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of small Al/Al2O3 nanoparticles for plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Metal Nanostructures : From Chemistry at the nanoscale to exalted spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference &amp; Exposition on Advanced Ceramics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">Séminaire invité Southern University of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888442v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging materials for plasmonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local electromagnetic flip-flop in plasmonic infrared trimer nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihua Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMP17 – International Conference on Energy, Materials and Photonics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, June 24, 2017 - June 26, 2017, Jun 2017, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888445v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Nanostructures : From Chemistry at the nanoscale to exalted spectroscopies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photopolymerization at the nanoscale triggered by optical near−field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kameche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Heni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité Southern University of Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">7th Annual World Congress of Nano Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888476v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Anisotropic metal/polymer nanoparticles prepared by optical near field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Heni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Telitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference "Science of the Future 2016"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">XXVIth IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527569v1</w:t>
+                <w:t xml:space="preserve">hal-02487153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Optical imaging of complex fields based on the use of azobenzene nanomotors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical synthesis of small aluminium nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asian Photochemistry Conference (APC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">XXV International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888448v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum Nanostructures for Plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Two-color plasmonic hybrid nano-emitters: a new paradigm in hybrid plasmonics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Wiederrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilmi Volkan Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society, Spring Meeting 2016</w:t>
+              <w:t xml:space="preserve">2016 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888451v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis of small aluminium nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallo-dielectric sensor: toward zeptogram-scale colorimetric sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">META’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527411v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-color plasmonic hybrid nano-emitters: a new paradigm in hybrid plasmonics?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gary P. Wiederrecht</w:t>
+                <w:t xml:space="preserve">Spatial localization of plasmonic hot spots as probed by molecular nanomotors and atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilmi Volkan Demir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+                <w:t xml:space="preserve">Nicolas F Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">META 16, 7th international Conference on Metamaterials, Photonic Crystals, and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487377v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallo-dielectric sensor: toward zeptogram-scale colorimetric sensing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A new approach of near-field thermal imaging of Plasmonic Nanoparticules by nanoscale polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Nanoparticles/Nanomaterials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518814v1</w:t>
+                <w:t xml:space="preserve">hal-02647824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic metal/polymer nanoparticles prepared by optical near field photopolymerization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Spatial localization of hot spots in a complex plasmonic nanostructure, as probed by molecular nanomators and atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIth IUPAC Symposium on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487153v1</w:t>
+                <w:t xml:space="preserve">hal-02498798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial localization of plasmonic hot spots as probed by molecular nanomotors and atomic force microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Plasmonic edge and breathing modes in aluminum nanotriangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Gérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas F Bonod</w:t>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 16, 7th international Conference on Metamaterials, Photonic Crystals, and Plasmonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microscopy Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.1156-1157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487144v1</w:t>
+                <w:t xml:space="preserve">hal-02527513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach of near-field thermal imaging of Plasmonic Nanoparticules by nanoscale polymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Aluminum nano structures for plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Nanoparticles/Nanomaterials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Ecole Thématique "Plasmonique Moléculaire et Spectroscopies Exaltées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647824v1</w:t>
+                <w:t xml:space="preserve">hal-02888455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial localization of hot spots in a complex plasmonic nanostructure, as probed by molecular nanomators and atomic force microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Probing complex plasmonic fields with molecular nanomotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen K. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montbéliard, France</w:t>
+              <w:t xml:space="preserve">Nanoplasm 2016 - Frontiers in Plasmonics and NanoOptics. 13-17 Juin 2016, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498798v1</w:t>
+                <w:t xml:space="preserve">hal-02487146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic edge and breathing modes in aluminum nanotriangles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Aluminum plasmonics for UV nanooptics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NANOMETROLOGY 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527513v1</w:t>
+                <w:t xml:space="preserve">hal-02527426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nano structures for plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Nomenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique "Plasmonique Moléculaire et Spectroscopies Exaltées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd Conference "Science of the Future 2016"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888455v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum plasmonics for UV nanooptics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aluminum Nanostructures for Plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOMETROLOGY 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Material Research Society, Spring Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527426v1</w:t>
+                <w:t xml:space="preserve">hal-02888451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing complex plasmonic fields with molecular nanomotors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Multiscale Optical imaging of complex fields based on the use of azobenzene nanomotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoplasm 2016 - Frontiers in Plasmonics and NanoOptics. 13-17 Juin 2016, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">9th Asian Photochemistry Conference (APC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487146v1</w:t>
+                <w:t xml:space="preserve">hal-02888448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-color nanoemiter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Two-color hybrid plasmonic nano-emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anu Singh Bisht</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">X. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilmi Volkan Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques GT2-GT5 : GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Energy, Materials and Photonics 2015 (EMP15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481742v1</w:t>
+                <w:t xml:space="preserve">hal-02487168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-color hybrid nano-emitters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanosources plasmoniques : Fabrication, caractérisation et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Mediterranean Workshop and Topical Meeting “Novel Optical Materials and Applications" NOMA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire invité - Université de Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860857v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosources plasmoniques : Fabrication, caractérisation et applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aluminum nanostructures for UV plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité - Université de Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics - META 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, City College of New York, Aug 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888488v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nanostructures for UV plasmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Two-color hybrid nano-emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Viscomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics - META 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, City College of New York, Aug 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">12th Mediterranean Workshop and Topical Meeting “Novel Optical Materials and Applications" NOMA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527438v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-color hybrid plasmonic nano-emitter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication, caractérisation et applications de nanoparticulles métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy, Materials and Photonics 2015 (EMP15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR NACRE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487168v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, caractérisation et applications de nanoparticulles métalliques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metallic nanoparticles: new strategies of nanofabrication and characterization of their near-field thermal properties by nanoscale polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR NACRE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Oléron, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Material Sciences (CSM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888457v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic nanoparticles: new strategies of nanofabrication and characterization of their near-field thermal properties by nanoscale polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+                <w:t xml:space="preserve">Two-color hybrid plasmonic nano-emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilmi Volkan Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Material Sciences (CSM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nancy, France. pp.56-57</w:t>
+              <w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477696v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-color hybrid plasmonic nano-emitter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanosources plasmoniques : Fabrication, caractérisation et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’15, the 6th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">Séminaire invité à l'Ecole polytechnique, Palaiseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647550v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosources plasmoniques : Fabrication, caractérisation et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">L’aluminium, un matériau pour la plasmonique UV?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité à l'Ecole polytechnique, Palaiseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques - GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888494v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum nanostructures for UV plasmonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aluminium nanostructures for plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale assemblies of semiconductor nanocrystals, metal nanoparticles and single molecules: Theory, experiment and application (NANOSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">EMN Fall meeting Energy Materials Nanotechnology 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527453v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aluminium, un matériau pour la plasmonique UV?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aluminum nanostructures for UV plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khlopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques - GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Nanoscale assemblies of semiconductor nanocrystals, metal nanoparticles and single molecules: Theory, experiment and application (NANOSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888456v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium nanostructures for plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Two-color nanoemiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Singh Bisht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Fall meeting Energy Materials Nanotechnology 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Journées Thématiques GT2-GT5 : GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888460v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosources plasmoniques : Fabrication, caractérisation et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">From UV to large scale: new trends of plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité au CRPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NANOSEA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888499v1</w:t>
+                <w:t xml:space="preserve">hal-02888467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local energy transfer in hybrid nanoplasmonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near field imaging of complex metal nanostructures based on the use of azobenzene nano-motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META’14, the 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanyang Technological University (NTU), May 2014, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476468v1</w:t>
+                <w:t xml:space="preserve">hal-02888462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field imaging of complex metal nanostructures based on the use of azobenzene nano-motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">High-order plasmonic modes on aluminum nanoantennas unveiled by electron energy loss spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’14, the 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nanyang Technological University (NTU), May 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Condensed Matter in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888462v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order plasmonic modes on aluminum nanoantennas unveiled by electron energy loss spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced hybrid nanoplasmonics based on controlled spatial overlapping of light with active medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Wiederrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter in Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527608v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Metallic Nanoparticles and monolayer graphene and its effect on LSP resonances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance-dependent fluorescence in metal-dye core-shell systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoplasm 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">Condensed Matter In Paris 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459967v1</w:t>
+                <w:t xml:space="preserve">hal-02625343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Energy Transfert in Hybrid Nanoplasmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+                <w:t xml:space="preserve">Interaction between Metallic Nanoparticles and monolayer graphene and its effect on LSP resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Herro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe - 14-17 avril 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Nanoplasm 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476311v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-dependent fluorescence in metal-dye core-shell systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Local Energy Transfert in Hybrid Nanoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter In Paris 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe - 14-17 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625343v1</w:t>
+                <w:t xml:space="preserve">hal-02476311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From UV to large scale: new trends of plasmonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Aluminum Nano Particles for UV Plasmonics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSEA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting &amp; Exhibit April 21-25, 2014 California</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888467v1</w:t>
+                <w:t xml:space="preserve">hal-02527344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced hybrid nanoplasmonics based on controlled spatial overlapping of light with active medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Advanced Hybrid Metal/Polymer Nanostructures for Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gary P. Wiederrecht</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Near-Field Optics, Nanophotonics, and Related Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">META'14. The 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459980v1</w:t>
+                <w:t xml:space="preserve">hal-02860668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Aluminum Nano Particles for UV Plasmonics Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maurer</w:t>
+                <w:t xml:space="preserve">Advanced photonic hybrid nanostructures based on plasmonic nanophotopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting &amp; Exhibit April 21-25, 2014 California</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Nanoplasm 2014 - New Frontiers in Plasmonics and NanoOptics International Conference on Plasmonics and NanoOptics Cetraro (CS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, San Michele, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527344v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Hybrid Metal/Polymer Nanostructures for Nanophotonics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Nanosources plasmoniques : Fabrication, caractérisation et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'14. The 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Séminaire invité au CRPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860668v1</w:t>
+                <w:t xml:space="preserve">hal-02888499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced photonic hybrid nanostructures based on plasmonic nanophotopolymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Vincent</w:t>
+                <w:t xml:space="preserve">Local energy transfer in hybrid nanoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gary P. Wiederrecht</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoplasm 2014 - New Frontiers in Plasmonics and NanoOptics International Conference on Plasmonics and NanoOptics Cetraro (CS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Brussels, Belgium. pp.91260Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2053716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860663v1</w:t>
+                <w:t xml:space="preserve">hal-02476468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipolar plasmonic resonances in aluminum nanostructures revealed by Electron Energy Loss Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference of Near-field Optics and Nanophotonics (NFO13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20804,77 +20804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemical imaging of photo excited metallic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20925,64 +20925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21020,90 +21020,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Hybrid Metal/Polymer Nanostructures for Nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META'14. The 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t>
@@ -21158,51 +21158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J3N Journée Nationales Nanosciences &amp; Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21227,51 +21227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Optical imaging of complex fields based on the use of azobenzene nanomotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosm 2014, 1st International Conference on Photoalignment and Photopatterning in Soft Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21290,2708 +21290,2815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aluminum nanoparticles for UV plasmonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular nanoprobes for thermal imaging of photoexcited metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plasmonics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jena, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462934v1</w:t>
+                <w:t xml:space="preserve">hal-02648121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanolithography by plasmon-based free-radical photopolymerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+                <w:t xml:space="preserve">3D structuring of polymers and metals at sub-wavelength scales by direct laser writing for photonic and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Antonio, United States. pp.83</w:t>
+              <w:t xml:space="preserve">Journée Thématique du Pôle ORA, Fonctionnalisation de Surfaces et Caractérisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495447v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated plasmonics : towards zeptogram-scale colorimetric sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance-dependent fluorescence in metal-dye core-shell systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Spectroscopy 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ICP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518828v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near field imaging of complex metal nanostructures based on the use of azobenzene nanomotors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced gold film-coupled graphene-based plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Summer School of Plasmonics, SSOP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cargese, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435060v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced gold film-coupled graphene-based plasmonic nanosensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular nanoprobes for thermal imaging of photoexcited metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Photonics 2013, Plasmonics : Metallic Nanostructures and their Optical Properties XI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Workshop on Quantitative Micro and Nano Thermal Imaging and Analysis, QMNTIA-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877762v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular nanoprobes for thermal imaging of photoexcited metallic nanoparticles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasmon-enhanced luminescence from silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Quantitative Micro and Nano Thermal Imaging and Analysis, QMNTIA-2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Jose, United States. pp.QF2A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.QF2A.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648146v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-enhanced luminescence from silicon nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
+                <w:t xml:space="preserve">One shot fabrication and self-assembly of nanoparticles into metal rings for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third International Conference on Multifunctional, Hybrid and Nanomaterials (HYMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sorrento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442105v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One shot fabrication and self-assembly of nanoparticles into metal rings for sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+                <w:t xml:space="preserve">Tailoring the spontaneous emission from silicon nanocrystals with surface plasmons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Multifunctional, Hybrid and Nanomaterials (HYMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484592v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the spontaneous emission from silicon nanocrystals with surface plasmons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Goffard</w:t>
+                <w:t xml:space="preserve">Enhanced gold film-coupled graphene-based plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Gérard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Wijaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Surface Plasmon Photonics, SPP6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516807v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular nanoprobes for thermal imaging of photoexcited metallic nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Integrated plasmonics : towards zeptogram-scale colorimetric sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plasmonics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jena, Germany</w:t>
+              <w:t xml:space="preserve">4th International Conference on Metamaterials, Photonic Crystals, and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648121v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D structuring of polymers and metals at sub-wavelength scales by direct laser writing for photonic and sensing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosondes moléculaires pour l’imagerie thermique de nanoparticules métalliques photoexcitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du Pôle ORA, Fonctionnalisation de Surfaces et Caractérisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Forum 2013 de la microscopie à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Spa, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498873v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-dependent fluorescence in metal-dye core-shell systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strategies for self-organization of Au nanoparticles assisted by copolymer templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Diego, United States. pp.88092E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2025144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527526v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced gold film-coupled graphene-based plasmonic nanosensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana Nicolas</w:t>
+                <w:t xml:space="preserve">Synthesis of aluminum nanoparticles for UV plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvere Schuermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School of Plasmonics, SSOP3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Jose, United States. pp.JTu4A.58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2013.JTu4A.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063873v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced gold film-coupled graphene-based plasmonic nanosensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near field imaging of complex metal nanostructures based on the use of azobenzene nanomotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Surface Plasmon Photonics, SPP6</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Jose, United States. pp.QM1B.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.QM1B.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063874v1</w:t>
+                <w:t xml:space="preserve">hal-02435060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated plasmonics : towards zeptogram-scale colorimetric sensing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Nanolithography by plasmon-based free-radical photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Metamaterials, Photonic Crystals, and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Antonio, United States. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518819v1</w:t>
+                <w:t xml:space="preserve">hal-02495447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosondes moléculaires pour l’imagerie thermique de nanoparticules métalliques photoexcitées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Integrated plasmonics : towards zeptogram-scale colorimetric sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2013 de la microscopie à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Spa, Belgique</w:t>
+              <w:t xml:space="preserve">Asian Spectroscopy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647925v1</w:t>
+                <w:t xml:space="preserve">hal-02518828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for self-organization of Au nanoparticles assisted by copolymer templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced gold film-coupled graphene-based plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Sarrazin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Plaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rana Nicolas</w:t>
+                <w:t xml:space="preserve">P. Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Diego, United States. pp.88092E, </w:t>
+              <w:t xml:space="preserve">SPIE Optics + Photonics 2013, Plasmonics : Metallic Nanostructures and their Optical Properties XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Diego, CA, United States. 88090R, 7 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2025144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2025237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459894v1</w:t>
+                <w:t xml:space="preserve">hal-00877762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage métal-émetteur dans des plasmophores : effet de la distance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
+                <w:t xml:space="preserve">Self-organization of Au colloids assisted by copolymer templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Gérard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes, Journées thématiques GT1-GT2 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">Workshop franco-allemand ICD-LNIO/Université de Tübingen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527624v1</w:t>
+                <w:t xml:space="preserve">hal-02459996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Silicon Nanocrystals Luminescence by Plasmonic Structures for Photovoltaic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Goffard</w:t>
+                <w:t xml:space="preserve">Elaboration de nano-structures d'Aluminium pour la plasmonique UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Nanostructures and Advanced Materials for Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées du GDR « Ondes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516840v1</w:t>
+                <w:t xml:space="preserve">hal-02459999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of metallic nanoparticles into plasmonic rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lerond</w:t>
+                <w:t xml:space="preserve">Exaltation Plasmonique de la luminescence de nanocristaux de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13ièmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527353v1</w:t>
+                <w:t xml:space="preserve">hal-02516825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic nanosources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicon nanocrystals coupled with gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Seminar at NCCU, Nano Photonics and Polymer Optics Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">EMRS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888509v1</w:t>
+                <w:t xml:space="preserve">hal-02516782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre une nano-cavité, optique et des structures plasmoniques sondé par spectroscopie Raman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanooptical study of structural imperfections of lithographed plasmonic antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gosztola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes - GT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">13ièmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462949v1</w:t>
+                <w:t xml:space="preserve">hal-02516816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-based characterization of photothermal conversion induced by gold nanoparticles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spontaneous light emission modification from silicon nanocrystals coupled with surface plasmons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ièmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMRS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647939v1</w:t>
+                <w:t xml:space="preserve">hal-02516778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosources plasmoniques : Fabrication, caractérisation et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité Institut des Nanosciences de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24029,64 +24136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D structuring of polymers at sub-wavelength scales by direct laser writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24124,103 +24231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanooptical study of lithographied plasmonic nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFO12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Donostia, Spain</w:t>
@@ -24235,859 +24342,859 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer-based characterization of photothermal conversion induced by gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFO12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between a sub-wavelength optical cavity and a plasmonic nanostructure probed by SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rumyantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosztola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Electronics and Laser Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Jose, United States. pp.QM3H.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/QELS.2012.QM3H.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosources plasmoniques : Fabrication, caractérisation et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Invité Institut P-Prime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Signature of Surface Charge Spatial Distribution of Metal Nanoparticles Irradiated Off-Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothermal conversion of gold nanoparticles characterized by polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META'12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between a sub-wavelength optical cavity and a plasmonic nanostructure probed by SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rumyantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosztola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between a sub-wavelength optical cavity and a plasmonic nanostructure probed by SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rumyantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosztola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of ultra sensitive SERS substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25106,3678 +25213,3571 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Surfaces et Interfaces (JSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of Au colloids assisted by copolymer templates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Béal</w:t>
+                <w:t xml:space="preserve">Spontaneous light emission modification from silicon nanocrystals coupled with surface plasmons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop franco-allemand ICD-LNIO/Université de Tübingen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">META 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459996v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nano-structures d'Aluminium pour la plasmonique UV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Self-organization of Au colloids assisted by copolymer templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR « Ondes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">Nano2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459999v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exaltation Plasmonique de la luminescence de nanocristaux de silicium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
+                <w:t xml:space="preserve">Fabrication of Metallic Nanoparticules by Vapor Induced Phase Separation (VIPS) for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ièmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eigth International Conference on Material Sciences (CSM8-ISM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516825v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanocrystals coupled with gold nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
+                <w:t xml:space="preserve">Vapor induced Phase Separation (VIPS)-based One-pot fabrication of metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Eigth International Conference on Material Sciences (CSM8-ISM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516782v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanooptical study of structural imperfections of lithographed plasmonic antennas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling between a sub-wavelength optical cavity and a plasmonic nanostructure probed by SERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosztola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ièmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NFO12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San-Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516816v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous light emission modification from silicon nanocrystals coupled with surface plasmons</w:t>
+                <w:t xml:space="preserve">Exaltation plasmonique de la luminescence de nanocristaux de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GDR ONDE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516778v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous light emission modification from silicon nanocrystals coupled with surface plasmons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
+                <w:t xml:space="preserve">One pot fabrication of self-assembled nanoparticules into metal rings by Vapor Induced Phase Separation (VIPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516813v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of Au colloids assisted by copolymer templates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Plasmonic axicon micro-lenses for chemical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">NFO12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459846v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Metallic Nanoparticules by Vapor Induced Phase Separation (VIPS) for sensing applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Khanafer</w:t>
+                <w:t xml:space="preserve">Biosensing using ultrasensitive plasmonic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eigth International Conference on Material Sciences (CSM8-ISM5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482483v1</w:t>
+                <w:t xml:space="preserve">hal-02498882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor induced Phase Separation (VIPS)-based One-pot fabrication of metallic nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembled plasmonic nanorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eigth International Conference on Material Sciences (CSM8-ISM5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Jose, France. pp.JTh2A.108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2012.JTh2A.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482465v1</w:t>
+                <w:t xml:space="preserve">hal-02447568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between a sub-wavelength optical cavity and a plasmonic nanostructure probed by SERS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical imaging of complex fields based on the use of azobenzene nanomotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFO12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, San-Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Invited seminar at NTU, Physics and Ammplied Physics School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462937v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exaltation plasmonique de la luminescence de nanocristaux de silicium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Goffard</w:t>
+                <w:t xml:space="preserve">Des axicons sub-microniques pour focaliser la lumière : fabrication, caractérisation et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">Journées du GT2 du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516832v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One pot fabrication of self-assembled nanoparticules into metal rings by Vapor Induced Phase Separation (VIPS)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Micro-lentilles axiconiques et plasmoniques pour la détection de molécules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482475v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic axicon micro-lenses for chemical sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Shaped Nanoparticles Utilized as Sources of Surface Plasmon for Nanophotopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFO12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, San Sebastián, Spain</w:t>
+              <w:t xml:space="preserve">GDR ondes: Journée GT2-Micro, nano-structures et dispositifs de l'optique aux micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518806v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensing using ultrasensitive plasmonic sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Plasmonic axicon micro-lenses for chemical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eigth International Conference on Material Sciences (CSM8-ISM5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, United States. pp.JTh2A.111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2012.JTh2A.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498882v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled plasmonic nanorings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Couplage entre une nano-cavité, optique et des structures plasmoniques sondé par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosztola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Ondes - GT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447568v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical imaging of complex fields based on the use of azobenzene nanomotors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Couplage métal-émetteur dans des plasmophores : effet de la distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar at NTU, Physics and Ammplied Physics School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">GDR Ondes, Journées thématiques GT1-GT2 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888515v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic axicon micro-lenses for chemical sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Silicon Nanocrystals Luminescence by Plasmonic Structures for Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Nanostructures and Advanced Materials for Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Eindhoven, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2012.JTh2A.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442541v1</w:t>
+                <w:t xml:space="preserve">hal-02516840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des axicons sub-microniques pour focaliser la lumière : fabrication, caractérisation et applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Self-assembly of metallic nanoparticles into plasmonic rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GT2 du GdR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">META'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518898v1</w:t>
+                <w:t xml:space="preserve">hal-02527353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-lentilles axiconiques et plasmoniques pour la détection de molécules</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Polymer-based characterization of photothermal conversion induced by gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC13</w:t>
+              <w:t xml:space="preserve">13ièmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518892v1</w:t>
+                <w:t xml:space="preserve">hal-02647939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Shaped Nanoparticles Utilized as Sources of Surface Plasmon for Nanophotopolymerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonic nanosources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ondes: Journée GT2-Micro, nano-structures et dispositifs de l'optique aux micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Invited Seminar at NCCU, Nano Photonics and Polymer Optics Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498876v1</w:t>
+                <w:t xml:space="preserve">hal-02888509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid plasmonic nano-antennas for enhanced spectroscopies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Spontaneous light emission modification from silicon nanocrystals coupled with surface plasmons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plasmonics 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Summer School on Plasmonics, SSOP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518903v1</w:t>
+                <w:t xml:space="preserve">hal-02516846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes EELS de nanoantennes métalliques lithographiées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Nanoantennes plasmoniques hybrides : vers la détection de molécules uniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Antenne et interaction de champ proche » GDR « Ondes »,</w:t>
+              <w:t xml:space="preserve">Journée « Antenne et interaction de champ proche » GDR « Ondes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516852v1</w:t>
+                <w:t xml:space="preserve">hal-02518900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-anneaux auto-assemblés pour la plasmonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lerond</w:t>
+                <w:t xml:space="preserve">Ultra-sensitive plasmonic nanosensors for biochemical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE BiOS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.79110T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.874847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527640v1</w:t>
+                <w:t xml:space="preserve">hal-02518844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous light emission modification from silicon nanocrystals coupled with surface plasmons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
+                <w:t xml:space="preserve">Laser photostructuring of polymers and metals at sub-wavelength scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on Plasmonics, SSOP2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Conference on Innovative Materials and Applications (CIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516846v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoantennes plasmoniques hybrides : vers la détection de molécules uniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Self-assembled metal nanoparticles into rings: application to plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Antenne et interaction de champ proche » GDR « Ondes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Surface Interface 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518900v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-sensitive plasmonic nanosensors for biochemical detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Nano-anneaux auto-assemblés pour la plasmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BiOS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optique Marseille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.874847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02518844v1</w:t>
+                <w:t xml:space="preserve">hal-02527640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser photostructuring of polymers and metals at sub-wavelength scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hybrid plasmonic nano-antennas for enhanced spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conference on Innovative Materials and Applications (CIMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">Molecular Plasmonics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498886v1</w:t>
+                <w:t xml:space="preserve">hal-02518903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled metal nanoparticles into rings: application to plasmonics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Etudes EELS de nanoantennes métalliques lithographiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surface Interface 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée « Antenne et interaction de champ proche » GDR « Ondes »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527626v1</w:t>
+                <w:t xml:space="preserve">hal-02516852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled metal nanoparticles into rings: application to plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on Plasmonics, SSOP2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28802,103 +28802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive plasmonic sensors for biochemical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on Plasmonics 2011, SSOP2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28923,103 +28923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of ultra-sensitive SERS substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Conference on Innovative Materials and Applications (CIMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t>
@@ -29048,103 +29048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic nano-emmitter for ultra-sensitive molecular detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPP5 (5th international conference on Surface Plasmon Photonic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Busan, South Korea</w:t>
@@ -29173,103 +29173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-optics of lithographed metallic antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zackaria Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school of plasmonics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29294,103 +29294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal nanoparticles illuminated out of their resonance: direct visulization of the surface charge spatial distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plasmonics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Jena, Germany</w:t>
@@ -29419,90 +29419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche d'étude des propriétés thermiques de nanoparticules métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique Nano-Objets aux InterfaceS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29521,3819 +29521,3819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de nanopointe polymère en extrémité de fibre optique : vers une nouvelle sonde pour le champ proche optique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+                <w:t xml:space="preserve">Quantitatively Profiling Nanoparticle Plasmons with Sub-10-nm Resolution by Molecular Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Near-Field Optics, Nanophotonics and Related Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498902v1</w:t>
+                <w:t xml:space="preserve">hal-02498889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de lentille polymère sur fibre optique pur la microscopie optique à balayage rapide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Nano-anneaux auto-assemblés pour la plasmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12émes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">Réunion thématique du GT2 du GdR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498905v1</w:t>
+                <w:t xml:space="preserve">hal-02527645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de plasmons de surface localisés basée sur une approche photochimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale photopolymerization using optical near-field at the vicinity of Silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12émes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, SAN FRANCISCO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498915v1</w:t>
+                <w:t xml:space="preserve">hal-00487758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Signature of Surface Charge Density of Off-Resonance Excited Metal Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Quantitatively Mapping Localized Surface Plasmons with Sub-10-nm Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Jain Prashant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Photonics, Near Field Optics, Imaging Topical Meeting: Towards New Horizons for Photonics in Random Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres thématiques GDR - GT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498894v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified polystyrene for WOLED applications: materials issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ultra sensitive plasmonic nano-sensors for biochemical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclairage 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">NANOSMAT-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527650v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitatively Mapping Localized Surface Plasmons with Sub-10-nm Resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Metal Nanoparticles Illuminated Out of their Resonance: Direct Visualization of the Surface Charge Spatial Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres thématiques GDR - GT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop Nano-Spectroscopy - Nano-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Freudenstadt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498891v1</w:t>
+                <w:t xml:space="preserve">hal-02498897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra sensitive plasmonic nano-sensors for biochemical detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Nanoscale Signature of Surface Charge Density of Off-Resonance Excited Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Proust</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jain Prashant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSMAT-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">Workshop on Photonics, Near Field Optics, Imaging Topical Meeting: Towards New Horizons for Photonics in Random Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518913v1</w:t>
+                <w:t xml:space="preserve">hal-02498894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Nanoparticles Illuminated Out of their Resonance: Direct Visualization of the Surface Charge Spatial Distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">Modified polystyrene for WOLED applications: materials issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Nano-Spectroscopy - Nano-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Freudenstadt, France</w:t>
+              <w:t xml:space="preserve">Eclairage 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498897v1</w:t>
+                <w:t xml:space="preserve">hal-02527650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitatively Profiling Nanoparticle Plasmons with Sub-10-nm Resolution by Molecular Molding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Micropointes polymères optiques par photopolymérisation spatialement contrôlée : mécanisme, caractérisations et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Near-Field Optics, Nanophotonics and Related Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Beijing, China</w:t>
+              <w:t xml:space="preserve">12émes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498889v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-anneaux auto-assemblés pour la plasmonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Développement de nano-capteurs plasmoniques pour la détection bio-chimique ultra sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion thématique du GT2 du GdR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée - JMC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527645v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale photopolymerization using optical near-field at the vicinity of Silver nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembly of metallic nanorings for plasmonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, SAN FRANCISCO, United States</w:t>
+              <w:t xml:space="preserve">5th International Conference on Surfaces, Coatings and Nanostructured Materials (Nanosmat 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487758v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropointes polymères optiques par photopolymérisation spatialement contrôlée : mécanisme, caractérisations et applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Polarization-driven molecular diffusion based on the use of localized surface plasmon in colloidal silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12émes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">Near-Field Optics nanophotonics and related techniques (NFO11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498916v1</w:t>
+                <w:t xml:space="preserve">hal-02495460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nano-capteurs plasmoniques pour la détection bio-chimique ultra sensible</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Photo-Structuring Polymer at Sub-Wavelength Scales Using Localized Surface Plasmons of Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée - JMC12</w:t>
+              <w:t xml:space="preserve">12émes journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518917v1</w:t>
+                <w:t xml:space="preserve">hal-02498908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of metallic nanorings for plasmonic applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing Near-Field of Silver Nanoparticles Using Photosensitive Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Surfaces, Coatings and Nanostructured Materials (Nanosmat 5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527365v1</w:t>
+                <w:t xml:space="preserve">hal-02498899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-driven molecular diffusion based on the use of localized surface plasmon in colloidal silver nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Intégration de lentille polymère sur fibre optique pur la microscopie optique à balayage rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near-Field Optics nanophotonics and related techniques (NFO11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">12émes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495460v1</w:t>
+                <w:t xml:space="preserve">hal-02498905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-Structuring Polymer at Sub-Wavelength Scales Using Localized Surface Plasmons of Metal Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Intégration de nanopointe polymère en extrémité de fibre optique : vers une nouvelle sonde pour le champ proche optique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12émes journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498908v1</w:t>
+                <w:t xml:space="preserve">hal-02498902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Near-Field of Silver Nanoparticles Using Photosensitive Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Analyse quantitative de plasmons de surface localisés basée sur une approche photochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">12émes journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498899v1</w:t>
+                <w:t xml:space="preserve">hal-02498915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude AFM de formulations photopolymérisables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Deeb</w:t>
+                <w:t xml:space="preserve">High speed sub-micrometric microscopy using optical polymer microtip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soppera</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2009 Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, NEUFCHATEL-HARDELOT, Suisse</w:t>
+              <w:t xml:space="preserve">International conference on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369407v1</w:t>
+                <w:t xml:space="preserve">hal-02486912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofabrication methods for Nanotechnology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Nanometric polymer probe growth at the extremity of a single/multi-core fiber for nanophotonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training Course of the International Atomic Energy Agency, Nanomaterials and Radiation : Synthesis, Characterization, Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Reims, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462974v1</w:t>
+                <w:t xml:space="preserve">hal-02498921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced silver nanoparticules at the extremity of single mode optical fiber</w:t>
+                <w:t xml:space="preserve">New photopolymer material based on PMMA for Near field nano-lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Vincienzo Genuino Dajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinhua Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel-Joseph Lougnot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Harbin, China</w:t>
+              <w:t xml:space="preserve">Frontiers in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495462v1</w:t>
+                <w:t xml:space="preserve">hal-02498919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric polymer probe growth at the extremity of a single/multi-core fiber for nanophotonic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Nanofabrication methods for Nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Royer</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Mayence, Germany</w:t>
+              <w:t xml:space="preserve">Training Course of the International Atomic Energy Agency, Nanomaterials and Radiation : Synthesis, Characterization, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498921v1</w:t>
+                <w:t xml:space="preserve">hal-02462974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New photopolymer material based on PMMA for Near field nano-lithography</w:t>
+                <w:t xml:space="preserve">Light induced silver nanoparticules at the extremity of single mode optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Vincienzo Genuino Dajac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+                <w:t xml:space="preserve">Daniel-Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Mayence, Germany</w:t>
+              <w:t xml:space="preserve">International conference on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498919v1</w:t>
+                <w:t xml:space="preserve">hal-02495462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed sub-micrometric microscopy using optical polymer microtip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Nanofabrication methods for plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Harbin, China</w:t>
+              <w:t xml:space="preserve">Summer School On Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486912v1</w:t>
+                <w:t xml:space="preserve">hal-02463023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofabrication methods for plasmonics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanophotopolymerization Triggered by the Enhanced Optical Near Field of Metallic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School On Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">16th International Scientific Conference of the Lebanese Association for the Advancement of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463023v1</w:t>
+                <w:t xml:space="preserve">hal-00622374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotopolymerization Triggered by the Enhanced Optical Near Field of Metallic Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
+                <w:t xml:space="preserve">New approach to study the complex coacervation between ß-lactoglobulin and Acacia gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Scientific Conference of the Lebanese Association for the Advancement of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">Frontiers in polymer science 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622374v1</w:t>
+                <w:t xml:space="preserve">hal-02518859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to study the complex coacervation between ß-lactoglobulin and Acacia gum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light ­induced silver nanoparticles at the extremity of single mode optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.H. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in polymer science 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Mayence, Germany</w:t>
+              <w:t xml:space="preserve">Nanophotonic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, HORBIN, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518859v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light ­induced silver nanoparticles at the extremity of single mode optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude AFM de formulations photopolymérisables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, HORBIN, China</w:t>
+              <w:t xml:space="preserve">Forum 2009 Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, NEUFCHATEL-HARDELOT, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418880v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale imaging of local electromagnetic hot-spots using a photochemical method: a dynamic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low loss polymer probe fabrication for near field optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhua Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFO10 - 1Oth International Conference on Near-field Optics, Nanophotonics and related techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495464v1</w:t>
+                <w:t xml:space="preserve">hal-02495465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss polymer probe fabrication for near field optical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Juan</w:t>
+                <w:t xml:space="preserve">Photopolymerization at nanoscale using optical near-field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFO10 - 1Oth International Conference on Near-field Optics, Nanophotonics and related techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">MNE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495465v1</w:t>
+                <w:t xml:space="preserve">hal-00326580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization at nanoscale using optical near-field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Nanophotostructuration de polymers par photopolymérisation en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joseph Lougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Groupe Français de Photochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326580v1</w:t>
+                <w:t xml:space="preserve">hal-00292775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotostructuration de polymers par photopolymérisation en champ proche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale imaging of local electromagnetic hot-spots using a photochemical method: a dynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français de Photochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">NFO10 - 1Oth International Conference on Near-field Optics, Nanophotonics and related techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292775v1</w:t>
+                <w:t xml:space="preserve">hal-02495464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced micro - polymer tips for SNOM applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Utilisation de nouvelles sondes polymères pour l'étude d'échantillons par SNOM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33341,1530 +33341,1530 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">Journées du club micro nanotechnologies 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460115v1</w:t>
+                <w:t xml:space="preserve">hal-02460118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between metal nanoparticles and thin metallic film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Viste</w:t>
+                <w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by anisotropic near-field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barchiesi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Surface Plasmon Photonic</w:t>
+              <w:t xml:space="preserve">Surface Plasmons Photonics 3 (SPP3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482549v1</w:t>
+                <w:t xml:space="preserve">hal-02495716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'intensité de la luminescence de nanoobjets par interaction avec des nanostructures métalliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du club micro nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477721v1</w:t>
+                <w:t xml:space="preserve">hal-02530475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching and enhancement of qauntum dot luminescence by plasmonic nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by anisotropic near-field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPC 2007 8th International Congress on Optical Particle Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Graz, Austria</w:t>
+              <w:t xml:space="preserve">SPP3 - Surface Plasmon Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482513v1</w:t>
+                <w:t xml:space="preserve">hal-00182553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale vectorial imaging of localized surface plasmons using azodye molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hubert</w:t>
+                <w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPP3, Third international Conference on Surface Plasmon Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462841v1</w:t>
+                <w:t xml:space="preserve">hal-00202040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Control of the optical properties of quantum dots by substrate functionalization: application to active NSOM tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sonnefraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202040v1</w:t>
+                <w:t xml:space="preserve">hal-02482563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the optical properties of quantum dots by substrate functionalization: application to active NSOM tip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Tuning fluorescence intensity using plasmonic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Viste</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482563v1</w:t>
+                <w:t xml:space="preserve">hal-02476505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning fluorescence intensity using plasmonic nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Advanced micro - polymer tips for SNOM applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476505v1</w:t>
+                <w:t xml:space="preserve">hal-02460115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de nouvelles sondes polymères pour l'étude d'échantillons par SNOM.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Coupling between metal nanoparticles and thin metallic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barchiesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du club micro nanotechnologies 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Surface Plasmon Photonic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460118v1</w:t>
+                <w:t xml:space="preserve">hal-02482549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by anisotropic near-field photopolymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+                <w:t xml:space="preserve">Contrôle de l'intensité de la luminescence de nanoobjets par interaction avec des nanostructures métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Plasmons Photonics 3 (SPP3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées du club micro nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495716v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Quenching and enhancement of qauntum dot luminescence by plasmonic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">OPC 2007 8th International Congress on Optical Particle Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530475v1</w:t>
+                <w:t xml:space="preserve">hal-02482513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by anisotropic near-field photopolymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
+                <w:t xml:space="preserve">Nanoscale vectorial imaging of localized surface plasmons using azodye molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Royer</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPP3 - Surface Plasmon Photonics</w:t>
+              <w:t xml:space="preserve">SPP3, Third international Conference on Surface Plasmon Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182553v1</w:t>
+                <w:t xml:space="preserve">hal-02462841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lérondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
@@ -34919,77 +34919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPP3 - Third International Conference on Surface Plasmon Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
@@ -35031,90 +35031,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano - imagerie vectorielle photochimique de plasmons de surface localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies a sonde locale 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
@@ -35169,77 +35169,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Troyes, France</w:t>
@@ -35262,2566 +35262,2566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft photo structuring of porous silicon in water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Couplages radiatifs et non-radiatifs entre nanocristaux semiconducteurs et nanoparticules métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Porous Semiconductors - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476523v1</w:t>
+                <w:t xml:space="preserve">hal-02482558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages radiatifs et non-radiatifs entre nanocristaux semiconducteurs et nanoparticules métalliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Viste</w:t>
+                <w:t xml:space="preserve">Soft photo structuring of porous silicon in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Porous Semiconductors - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482558v1</w:t>
+                <w:t xml:space="preserve">hal-02476523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum confinement tuning in porous silicon by local photo oxidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Optical near field probing of photonic materials: from heterodyne interferometric mapping of guided waves to photochemical imaging of dipolar response of metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Stefanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFO9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">13th International Symposium on the Physics of Semiconductors and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495727v1</w:t>
+                <w:t xml:space="preserve">hal-02463016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field interaction between metal nanostructures and metallic films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+                <w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFO 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">9th Int. Conf. on Near-field Optics, Nanophotonics &amp; Related Techniques, NFO9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476582v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and chemical nanosensors based on localized surface plasmon resonance in optical near-field domain.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Soft photo-structuring of porous silicon in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFO 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors Science and Technology 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476600v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vial</w:t>
+                <w:t xml:space="preserve">Chemical nanosensors based on localized surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics&amp;Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journée C'NANO Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497329v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+                <w:t xml:space="preserve">From quenching to enhancement of luminescence of quantum dots by near field coupling with metallic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vial</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Nanoscale Energy Conversion and Information Processing Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, NICE, France</w:t>
+              <w:t xml:space="preserve">NFO 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199156v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the optical properties of QDots by substrate functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sonnefraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Viste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Robert de Saint Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club micro-nanotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocapteurs d'espèces biochimiques basés sur la résonance de plasmons de surface localisés sur des nanoparticules d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion pleinière GDR Or Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft photo-structuring of porous silicon in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Micro Polymer Tip for SNOM applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors Science and Technology 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">NFO 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476569v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical nanosensors based on localized surface plasmon resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+                <w:t xml:space="preserve">Etude AFM de l'interaction optique locale entre nanoparticules métalliques et photopolymères : vers l'élaboration de nouvelles structures pour la nanooptique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée C'NANO Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482673v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From quenching to enhancement of luminescence of quantum dots by near field coupling with metallic nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFO 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SPIE Optics&amp;Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476593v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical near field probing of photonic materials: from heterodyne interferometric mapping of guided waves to photochemical imaging of dipolar response of metallic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+                <w:t xml:space="preserve">Des nanostructures d'or pour exalter ou inhiber la luminescence de boîtes quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ilan Stefanon</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on the Physics of Semiconductors and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">GDR Or nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463016v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Conf. on Near-field Optics, Nanophotonics &amp; Related Techniques, NFO9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors Science and Technology 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199146v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Micro Polymer Tip for SNOM applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Inhibition et exaltation de luminescence par des structures plasmoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFO 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460122v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude AFM de l'interaction optique locale entre nanoparticules métalliques et photopolymères : vers l'élaboration de nouvelles structures pour la nanooptique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological and chemical nanosensors based on localized surface plasmon resonance in optical near-field domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vial</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Autrans, France</w:t>
+              <w:t xml:space="preserve">NFO 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498825v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vial</w:t>
+                <w:t xml:space="preserve">Near-field interaction between metal nanostructures and metallic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics&amp;Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t>
+              <w:t xml:space="preserve">NFO 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498937v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nanostructures d'or pour exalter ou inhiber la luminescence de boîtes quantiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+                <w:t xml:space="preserve">Continuous tuning of localized surface plasmon resonance in metal nanoparticules by anisotropic nanoscale near-field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Or nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics&amp;Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482641v1</w:t>
+                <w:t xml:space="preserve">hal-02497329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition et exaltation de luminescence par des structures plasmoniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Quantum confinement tuning in porous silicon by local photo oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">NFO9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477800v1</w:t>
+                <w:t xml:space="preserve">hal-02495727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous surface statistical characterization via fluorescence correlation spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Spectral degeneracy breaking in plasmon resonance of single metal nanoparticles by nanoscale near-field photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ibn El Ahrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors Science and Technology 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Nanoscale Energy Conversion and Information Processing Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530476v1</w:t>
+                <w:t xml:space="preserve">hal-00199156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle sonde en polymère pour la micro/nano optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37889,51 +37889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Polymer tip for micro and nano optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38001,90 +38001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nanofunctionalized photopolymer probes for SNOM applicationsNew nanofunctionalized photopolymer probes for SNOM applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38158,90 +38158,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and Computational Methods for Decoding Nanoparticles Ink Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTOELECTRONICS WORKSHOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38260,325 +38260,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible fluorescent carbon dots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Immobilization of Gold Nanoparticles by DNA Hybridization to Code Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Metallic Nano-Objects 2023 (MNO2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670951v1</w:t>
+                <w:t xml:space="preserve">hal-04628920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of Gold Nanoparticles by DNA Hybridization to Code Information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Biocompatible fluorescent carbon dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Duarte de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Broussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Metallic Nano-Objects 2023 (MNO2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">META 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628920v1</w:t>
+                <w:t xml:space="preserve">hal-04670951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Carbon Quantum Dots for anti-conterfeiting of cultural artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte De Assuncao Théo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broussier Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Poitier, France</w:t>
@@ -38601,273 +38601,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing optical chirality in the near-field of plasmonic nanostructures with photosensitive azobenzene-containing polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale photoimaging of chiral nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinhinane Aoudjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Horrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291147v1</w:t>
+                <w:t xml:space="preserve">hal-02291110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale photoimaging of chiral nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing optical chirality in the near-field of plasmonic nanostructures with photosensitive azobenzene-containing polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Horrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinhinane Aoudjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Horrer</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291110v1</w:t>
+                <w:t xml:space="preserve">hal-02291147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New active probe for scanning near field optical microscopy</w:t>
               </w:r>
@@ -38879,64 +38879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongshi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bijeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38974,103 +38974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Khlopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Nomenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Energy, Materials and Photonics (EMP 16), 10-13 July</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t>
@@ -39099,103 +39099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of photoluminescence of ZnO with aluminium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Khlopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Nomenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasmonics and NanoOptics (Nanoplasm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cetraro, Italy</w:t>
@@ -39224,90 +39224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice modes for aluminum plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Khlopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William P. Wardley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39349,90 +39349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exalter l’émission de nanocristaux de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques des GT2 et GT5 du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39483,64 +39483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39559,730 +39559,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One shot fabrication and self-assembly of nanoparticles into metal rings for sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+                <w:t xml:space="preserve">Enhanced gold film-coupled graphene-based plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palan Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Multifunctional, Hybrid and Nanomaterials (HYMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Summer School of Plasmonics (SSOP) 2013, Cargese, 28 juillet-2 août 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648347v1</w:t>
+                <w:t xml:space="preserve">hal-02460074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of gold nanoparticles via copolymer templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Béal</w:t>
+                <w:t xml:space="preserve">One shot fabrication and self-assembly of nanoparticles into metal rings for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on surface plasmon photonics (SPP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Third International Conference on Multifunctional, Hybrid and Nanomaterials (HYMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460065v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D structuring of polymers and metals at sub-wavelength scales by direct laser writing for photonic and sensing applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">New materials for plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Schuermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du Pôle ORA, Fonctionnalisation de Surfaces et Caractérisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Summer School of Plasmonics (SSOP) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499159v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced gold film-coupled graphene-based plasmonic nanosensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D structuring of polymers and metals at sub-wavelength scales by direct laser writing for photonic and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School of Plasmonics (SSOP) 2013, Cargese, 28 juillet-2 août 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Cargese, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique du Pôle ORA, Fonctionnalisation de Surfaces et Caractérisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460074v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One shot fabrication and self-assembly of nanoparticles into metal rings for sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+                <w:t xml:space="preserve">Organization of gold nanoparticles via copolymer templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Multifunctional, Hybrid and Nanomaterials (HYMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">6th International conference on surface plasmon photonics (SPP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647760v1</w:t>
+                <w:t xml:space="preserve">hal-02460065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New materials for plasmonics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">One shot fabrication and self-assembly of nanoparticles into metal rings for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil-Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School of Plasmonics (SSOP) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Cargese, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Multifunctional, Hybrid and Nanomaterials (HYMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870280v1</w:t>
+                <w:t xml:space="preserve">hal-02648347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-based high performance surface plasmon resonance (SPR) biosensors</w:t>
               </w:r>
@@ -40307,64 +40307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rhodes, France</w:t>
@@ -40393,103 +40393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electromagnetic interaction on the resonance position for regular metallic nanoparticles arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Surface Plasmon Photonics SPP4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t>
@@ -40550,90 +40550,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede thermo acoustique de fabrication de nanoparticules monocristallines d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Schuermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP2808105. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40645,197 +40645,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ DE FABRICATION DE NANOPARTICULES MONOCRISTALLINES D'ALUMINIUM ET NANOPARTICULES OBTENUES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Procédé thermo-acoustique de fabrication de nanoparticules monocristallines d'aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Schuermans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3006331. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2808105. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871227v1</w:t>
+                <w:t xml:space="preserve">hal-02871205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NANOPARTICULES MONOCRISTALLINES D'ALUMINIUM ET PROCÉDÉS DE FABRICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Schuermans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3006330. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40847,197 +40847,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé thermo-acoustique de fabrication de nanoparticules monocristallines d'aluminium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">PROCÉDÉ DE FABRICATION DE NANOPARTICULES MONOCRISTALLINES D'ALUMINIUM ET NANOPARTICULES OBTENUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Schuermans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2808105. 2014</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3006331. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871205v1</w:t>
+                <w:t xml:space="preserve">hal-02871227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d'un réseau de microlentilles aux extrémités d'un faisceau de fibres optiques, fibres optiques et utilisation associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinhua Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41068,821 +41068,821 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for manufacturing a network of microlenses at the ends of a bundle of optical fibres, related optical fibres and related use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinhua Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2011124803. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasmonics: From Basics to Advanced Topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Hillenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Enoch, Nicolas Bonod. Springer, pp.321, 2012, Optical Sciences, Claus E. Ascheron, 978-3-642-28078-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28079-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofabrication for Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.269-316, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-28079-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in near-field Optical molecular structuring and manipulation based on the use of localized surface plasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano-optics and Near-field Optical Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artech House, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Optical Molecular Structuring and Manipulation Based on the Use of Localized Surface Plasmons</w:t>
+                <w:t xml:space="preserve">Near-field optical molecular structuring and manipulation based on the use of localized surface plasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Zayats and D. Richards. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Optics and Near Field Optical Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARTECH HOUSE, INC, chapitre 14, 2008</w:t>
+              <w:t xml:space="preserve">Nano-Optics and Near-Field Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artech House Publishers, chapitre 14, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376483v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field optical molecular structuring and manipulation based on the use of localized surface plasmons</w:t>
+                <w:t xml:space="preserve">Near-Field Optical Molecular Structuring and Manipulation Based on the Use of Localized Surface Plasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Optics and Near-Field Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Artech House Publishers, chapitre 14, 2008</w:t>
+              <w:t xml:space="preserve">Nano-Optics and Near Field Optical Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARTECH HOUSE, INC, chapitre 14, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...138 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28079-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00735774v1</w:t>
+                <w:t xml:space="preserve">hal-00376483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId724"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -42037,51 +42037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G C Veinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202502529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duarte de Assuncao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Helfert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-025-01848-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05042592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Schuermans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00879" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyu Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00868" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04097334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinhinane Aoudjit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Horrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kostcheev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanglin Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhong Deng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03611599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01615" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hadded" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chehaidar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.110946" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouellet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Movsesyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lalisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22420" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Murai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.425136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunliu Gong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixia Lan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201900522" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04247" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Tanaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.402170" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr06305c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03324616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08570" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoa Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17248-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121558v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b09198" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.000085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehai Dou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2018.10.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9358740" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.8b01068" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528504v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Broussier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c O Le Cunff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Quyen Dinh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Zaarour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00413" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765682v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haggui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.9.000085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02472964v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Nigoghossian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Messaddeq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boudreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01621B" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Wardley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Wurtz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000691" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besteiro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Markovich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201700069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00204" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02446173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00909" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01568000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Schuermans" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001787" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02298388v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaabani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehaidar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0206-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38647" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219588v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09294" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaminsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00566" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459787v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Wenger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Viscomi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02962" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurve Saini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Izquierdo-Lorenzo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ribeiro Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-014-9866-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wiederrecht" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500331c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Medwal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Bedi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Mehta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gupta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-014-9847-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319327v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/18/184002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14419" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442085v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wei Sun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/11/114002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sarrazin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/22/225603" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861898" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subramanian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9649-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackaria Mahfoud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501850m" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404933v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P. Wiederrecht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Gray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400586y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.000954" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02439696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lamarre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1656-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448520v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4020564" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02445615v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguo Zheng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.000030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02364119v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou-Guo Zheng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Hua Zeng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/fgxb20133405.0605" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02298425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2109-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02440676v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dodson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhou Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz302018x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02672" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296907v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Dijksman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Javaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bassoul" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402233x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724293v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Dridi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2040389" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369562v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil-Jradi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21186F" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372825v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001274" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Gray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304647e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05212d" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448348v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643057" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622894v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201636y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622602v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jain Prashant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1014696" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308520v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002919" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687196v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darraud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004805" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536498v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101017b" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313724v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viste" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901294d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04768232v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lougnot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095605" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDL7T70T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485654v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319295v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caijin Huang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385155" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.11.072" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7F6182-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359882v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud-Goud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826150" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Millot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3155518" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000865v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-008-0417-z" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M17KMJ04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442607v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Juan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8114435" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369582v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bouillard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.01930.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323560v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354261v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7096263" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416065v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.01898.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301753v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.06.032" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P37C17D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443562v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674404" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A28081FBAEF8871C697B474299C0BA7D9A3E593E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416066v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03215587" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369870v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674307" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E56379903DDBAC64B846E5978789A3837CC0CA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463158v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.005" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8340ZDZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152616v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191908v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G.-C. Veinot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duarte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977728v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233898v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaillard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095913v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192672v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065154v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G. Veinot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671013v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Konnoth-Ancel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836656v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670962v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte De Assuncao Th&#233;o" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628900v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628854v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628877v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789346v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Opeyemi Idowu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O&#8217;conner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836743v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628863v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03737498v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04050718v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02189660v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313605v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291141v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02169778v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950266v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518813v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950231v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888473v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888471v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888441v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487121v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kameche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Telitel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487130v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Xiong" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888481v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274970" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625360v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487136v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888485v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647996v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870171v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Govorov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888442v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888445v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888476v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527569v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888448v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888451v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527411v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487377v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi Volkan Demir" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518814v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487153v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Bonod" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647824v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498798v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527513v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6088" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888455v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527426v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487146v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481742v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Singh Bisht" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860857v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888488v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527438v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487168v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888457v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477696v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647550v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888494v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527453v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888456v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888460v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888499v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476468v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2053716" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888462v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527608v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459967v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Herro" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476311v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625343v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888467v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459980v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527344v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860668v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860663v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527601v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647906v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527698v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476330v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331760v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bidault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888465v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462934v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2013.JTu4A.58" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495447v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518828v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02435060v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QM1B.6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877762v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025237" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648146v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442105v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QF2A.4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02484592v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khanafer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516807v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648121v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498873v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527526v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063873v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063874v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Wijaya" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518819v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647925v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459894v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025144" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527624v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516840v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527353v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888509v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462949v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosztola" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647939v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888516v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495456v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516787v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zagonel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647871v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02299795v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QM3H.4" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888519v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495451v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Jain" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648175v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462944v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462926v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482486v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459996v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459999v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516825v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516782v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516816v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516778v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516813v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459846v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonzi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482483v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482465v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462937v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516832v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482475v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518806v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498882v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02447568v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2012.JTh2A.108" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888515v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442541v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2012.JTh2A.111" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518898v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518892v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498876v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518903v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516852v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527640v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516846v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518900v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518844v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874847" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498886v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527626v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527630v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518910v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482508v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518853v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516796v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495458v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648219v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498902v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498905v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498915v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498894v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527650v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498891v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518913v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498897v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498889v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527645v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487758v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498916v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518917v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527365v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495460v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498908v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498899v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369407v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462974v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495462v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Joseph Lougnot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498921v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498919v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vincienzo Genuino Dajac" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486912v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463023v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622374v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518859v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Sanchez" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418880v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Zeng" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495464v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495465v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326580v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292775v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460115v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vilain" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482549v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477721v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482513v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462841v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202040v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482563v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476505v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460118v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495716v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02530475v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182553v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498924v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L&#233;rondel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476538v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463132v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482528v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476523v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482558v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495727v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476582v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476600v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497329v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199156v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482569v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert de Saint Vincent" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477747v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476569v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482673v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476593v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463016v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Stefanon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199146v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460122v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498825v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498937v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482641v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477800v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02530476v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498942v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gilbert" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460120v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslame Fares" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185424v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679901v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Deturche" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670951v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628920v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628997v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrer" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broussier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291147v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291110v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460111v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshi Chen" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527686v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527685v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527692v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dickson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527695v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625317v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648347v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460065v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499159v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460074v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palan Subramanian" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647760v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870280v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518871v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Carlier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Renault" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499171v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02871194v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02871227v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02871258v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02871205v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486889v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486876v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462877v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28079-5_9" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF05249D6230D70FF81D2E21703F23B1B69AD0D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499189v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376483v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394037v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735774v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hillenbrand" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28079-5" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel O. Idowu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G C Veinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202502529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05042592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duarte de Assuncao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Schuermans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c00879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Helfert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-025-01848-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyu Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00868" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04097334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinhinane Aoudjit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Horrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kostcheev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanglin Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhong Deng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifang Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03611599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01615" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lalisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carminati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Cha&#226;bani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ouellet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Movsesyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hadded" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chehaidar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.110946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Murai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.425136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012097" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr06305c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04247" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Tanaka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.402170" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunliu Gong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanglong Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixia Lan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201900522" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03324616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08570" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Ge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hoa Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17248-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9358740" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bijeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.8b01068" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.000085" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehai Dou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Tang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2018.10.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b09198" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528504v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Broussier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c O Le Cunff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Quyen Dinh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haggui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01164" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Zaarour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.9.000085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00204" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Wardley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Wurtz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.000691" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Besteiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Markovich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201700069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02446173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00909" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01568000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Schuermans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.001787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02472964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Nigoghossian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Messaddeq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boudreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01621B" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02298388v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaabani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehaidar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0206-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38647" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296427v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurve Saini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Medwal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Bedi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Mehta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gupta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-014-9847-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/18/184002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459813v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Izquierdo-Lorenzo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ribeiro Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-014-9866-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deeb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wiederrecht" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500331c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459787v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Wenger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Viscomi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02962" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371377v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaminsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00566" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14419" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09294" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wei Sun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/11/114002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sarrazin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gontier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/22/225603" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861898" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subramanian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9649-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackaria Mahfoud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501850m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380677v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.000954" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02439696v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lamarre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1656-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448520v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4020564" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02445615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguo Zheng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Luo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.000030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P. Wiederrecht" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K. Gray" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz400586y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02364119v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou-Guo Zheng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Hua Zeng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/fgxb20133405.0605" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02298425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2109-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02440676v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dodson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuzhou Li" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz302018x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02672" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296907v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Dijksman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Javaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bassoul" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402233x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02372825v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001274" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369562v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil-Jradi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21186F" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Dridi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2040389" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Gray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304647e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622602v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jain Prashant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz1014696" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3643057" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ecoffet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja201636y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002919" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004805" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02296790v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05212d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536498v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101017b" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02313724v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viste" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vial" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901294d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04768232v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lougnot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095605" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDL7T70T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485654v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319295v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caijin Huang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385155" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422936v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826150" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415137v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Millot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3155518" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359882v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud-Goud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000865v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-008-0417-z" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M17KMJ04-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442607v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Juan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8114435" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448381v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Barbillon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.11.072" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7F6182-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323560v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ibn El Ahrach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416065v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bouillard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.01898.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354261v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7096263" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369582v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.01930.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301753v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.06.032" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P37C17D3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02369870v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674307" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E56379903DDBAC64B846E5978789A3837CC0CA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463158v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.09.005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8340ZDZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152616v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416066v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03215587" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443562v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200674404" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A28081FBAEF8871C697B474299C0BA7D9A3E593E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400794v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duarte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977728v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Soun" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G.-C. Veinot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233898v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Gaillard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192672v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065154v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G. Veinot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05191908v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628900v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670962v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte De Assuncao Th&#233;o" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836656v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671017v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Konnoth-Ancel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628854v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628877v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789346v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Opeyemi Idowu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Cibaka-Ndaya" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O&#8217;conner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836743v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671013v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628863v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03737498v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04050718v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313605v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291141v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02169778v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02189660v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888473v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950231v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888471v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888441v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518813v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950266v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527398v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2274970" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625360v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Xiong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487136v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888485v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647996v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870171v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Govorov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888481v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888442v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888445v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888476v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487130v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487121v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kameche" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Heni" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Telitel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487153v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527411v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487377v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilmi Volkan Demir" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518814v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487144v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Bonod" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647824v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498798v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527513v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6088" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888455v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487146v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527426v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527569v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888451v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888448v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02487168v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888488v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527438v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860857v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888457v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477696v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647550v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888494v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888456v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888460v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527453v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02481742v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Singh Bisht" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888467v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888462v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527608v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459980v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625343v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459967v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Herro" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476311v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527344v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860668v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860663v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888499v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476468v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2053716" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527601v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647906v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527698v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476330v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331760v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bidault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888465v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648121v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498873v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527526v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063873v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648146v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442105v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QF2A.4" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02484592v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khanafer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516807v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063874v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Wijaya" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518819v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459894v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025144" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462934v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2013.JTu4A.58" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02435060v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QM1B.6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495447v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518828v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877762v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2025237" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459996v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459999v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516825v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516782v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516816v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516778v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888516v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495456v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516787v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zagonel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647871v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02299795v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosztola" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QM3H.4" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888519v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495451v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Jain" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648175v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462944v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462926v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482486v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516813v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02459846v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonzi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482483v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482465v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462937v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516832v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482475v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518806v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498882v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02447568v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2012.JTh2A.108" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888515v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518898v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518892v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498876v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02442541v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2012.JTh2A.111" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462949v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527624v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516840v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527353v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647939v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888509v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516846v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518900v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518844v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.874847" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498886v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527626v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527640v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518903v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516852v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527630v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518910v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482508v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518853v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516796v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495458v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648219v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498889v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527645v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487758v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498891v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518913v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498897v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498894v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527650v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498916v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518917v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527365v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495460v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498908v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498899v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498905v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498902v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498915v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486912v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498921v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498919v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vincienzo Genuino Dajac" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462974v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495462v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Joseph Lougnot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463023v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622374v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518859v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Sanchez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418880v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Zeng" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369407v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495465v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326580v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292775v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495464v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460118v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vilain" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495716v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02530475v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182553v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202040v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482563v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476505v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460115v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482549v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477721v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482513v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462841v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498924v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L&#233;rondel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476538v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463132v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482528v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482558v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476523v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02463016v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Stefanon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199146v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476569v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482673v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476593v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482569v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robert de Saint Vincent" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477747v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460122v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498825v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498937v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02482641v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02530476v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477800v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476600v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476582v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497329v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02495727v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199156v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498942v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gilbert" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460120v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslame Fares" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185424v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679901v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Deturche" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628920v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670951v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628997v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrer" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broussier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291110v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291147v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460111v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongshi Chen" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527686v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527685v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527692v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Dickson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527695v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02625317v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460074v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palan Subramanian" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647760v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870280v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499159v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460065v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02648347v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518871v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Carlier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Renault" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499171v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02871194v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02871205v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02871258v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02871227v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486889v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486876v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735774v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aizpurua" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hillenbrand" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28079-5" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02462877v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28079-5_9" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF05249D6230D70FF81D2E21703F23B1B69AD0D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499189v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394037v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376483v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>