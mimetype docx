--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -5256,51 +5256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBB137BE"/>
+    <w:nsid w:val="094279F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>