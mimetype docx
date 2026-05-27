--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -522,534 +522,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream mergers in vertically related markets with capacity constraints</w:t>
+                <w:t xml:space="preserve">Use and abuse of regulated prices in electricity markets: “How to regulate regulated prices?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martimort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2020.102643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3), pp.605-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jems.12383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936733v1</w:t>
+                <w:t xml:space="preserve">hal-02936721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage strategy among the European nobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+                <w:t xml:space="preserve">Anticompetitive Vertical Merger Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trégouët</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations in Economic History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (3-4), pp.484-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joie.12204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677660v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and abuse of regulated prices in electricity markets: “How to regulate regulated prices?”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Martimort</w:t>
+                <w:t xml:space="preserve">Marriage strategy among the European nobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Staropoli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Explorations in Economic History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.101303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jems.12383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02936721v1</w:t>
+                <w:t xml:space="preserve">halshs-03474677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticompetitive Vertical Merger Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Hombert</w:t>
+                <w:t xml:space="preserve">Marriage strategy among the European nobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schutz</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joie.12204⟩</w:t>
+              <w:t xml:space="preserve">Explorations in Economic History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.101303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330587v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage strategy among the European nobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Marcassa</w:t>
+                <w:t xml:space="preserve">Downstream mergers in vertically related markets with capacity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martimort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations in Economic History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2020.102643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474677v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Sellers Who Provide Advice: Regulation and Competition*</w:t>
               </w:r>
@@ -1152,100 +1152,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage strategy among the European nobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Marcassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorations in Economic History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75, pp.101303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eeh.2019.101303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122206v1</w:t>
@@ -1977,251 +1977,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream Competition between Vertically Integrated Firms</w:t>
+                <w:t xml:space="preserve">Weak Enforcement of Environmental Policies: A Tale of Limited Commitment and Limited Fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bourreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Hombert</w:t>
+                <w:t xml:space="preserve">Yolande Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martimort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103-102, pp.25-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656608v1</w:t>
+                <w:t xml:space="preserve">halshs-00754494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Enforcement of Environmental Policies: A Tale of Limited Commitment and Limited Fines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Martimort</w:t>
+                <w:t xml:space="preserve">Upstream Competition between Vertically Integrated Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Industrial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.677-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-6451.2011.00469.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754494v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élasticités de la demande : définitions, mesures et perspectives pour le transport ferroviaire</w:t>
               </w:r>
@@ -2296,260 +2296,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The public management of risk: Separating ex ante and ex post monitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolande Hiriart</w:t>
+                <w:t xml:space="preserve">Politique environnementale et ajustements aux frontières en présence de concurrence imparfaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2010.07.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (1), pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.611.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754410v1</w:t>
+                <w:t xml:space="preserve">halshs-00754491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique environnementale et ajustements aux frontières en présence de concurrence imparfaite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
+                <w:t xml:space="preserve">The public management of risk: Separating ex ante and ex post monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martimort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (11-12), pp.1008-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2010.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.611.0057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00754410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public and Private Investments in Regulated Network Industries: Coordination and Competition Issues</w:t>
               </w:r>
@@ -2652,77 +2652,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique environnementale et ajustements fiscaux aux frontières en présence de concurrence imparfaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Péchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61, pp.49-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2747,51 +2747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Regulator and the Judge: The Optimal Mix in the Control of Environmental Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martimort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,131 +2836,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariats Public-Privés : quelques réflexions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulatory Competition in Network Interconnection Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Iossa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pouyet</w:t>
+                <w:t xml:space="preserve">Peer J. Agrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (4), pp.437-449. </w:t>
+              <w:t xml:space="preserve">Review of Network Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.593.0437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2202/1446-9022.1141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754284v1</w:t>
+                <w:t xml:space="preserve">halshs-00754301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To build or not to build: Normative and positive theories of public-private partnerships</w:t>
               </w:r>
@@ -3043,329 +3030,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory Competition in Network Interconnection Pricing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partenariats Public-Privés : quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Iossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martimort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peer J. Agrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Network Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (1), </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (4), pp.437-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2202/1446-9022.1141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.593.0437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754301v1</w:t>
+                <w:t xml:space="preserve">halshs-00754284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regulator and the judge: the optimal mix in the control of environmental risk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On competitive equilibria with asymmetric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The B. E. Journal of Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1935-1704.1385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654325v1</w:t>
+                <w:t xml:space="preserve">halshs-00754317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On competitive equilibria with asymmetric information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The regulator and the judge: the optimal mix in the control of environmental risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martimort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Salanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The B. E. Journal of Theoretical Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118 (6), pp.941-967</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754317v1</w:t>
+                <w:t xml:space="preserve">hal-02654325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providers’ affiliation, insurance and collusion</w:t>
               </w:r>
@@ -3631,51 +3631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimal use of ex ante regulation and ex post liability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martimort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,90 +4651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upstream Competition between Vertically Integrated Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4752,77 +4752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticompetitive vertical mergers waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4840,51 +4840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The public management of risk: Separating ex ante and ex post monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martimort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,190 +4922,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regulator and the Judge: The Optimal Mix in TheControl of Environmental Risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Martimort</w:t>
+                <w:t xml:space="preserve">Information, competition and (In) complete discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00243027v1</w:t>
+                <w:t xml:space="preserve">hal-00243025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, competition and (In) complete discrimination</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Regulator and the Judge: The Optimal Mix in TheControl of Environmental Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martimort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Diaw</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00243025v1</w:t>
+                <w:t xml:space="preserve">hal-00243027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The régulation of transborder network services</w:t>
               </w:r>
@@ -5256,51 +5256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="094279F4"/>
+    <w:nsid w:val="7BC2435D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5487,51 +5487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-pouyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3751-1552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056181116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/40482706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000003832815X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714970v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.70039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328394v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pommey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2022.07.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328387v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2021.102791" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2020.102643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2019.101303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12383" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hombert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12204" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gromb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2020-0038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.132.0081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jullien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.696.0985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cr&#233;ti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eug&#233;nia Sanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-012-9206-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-067V844H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00656608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2011.00469.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8FXJ64W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hiriart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urdanoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2010.07.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FTVRVXF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicola&#239;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;choux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.611.0057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1446-9022.1232" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicola&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Iossa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.593.0437" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2006.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDGBDVGQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer J. Agrell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1446-9022.1141" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salanie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salanie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1385" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-53ZR5ZBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.09.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZGQ3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2004.02.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-pjse.archives-ouvertes.fr/halshs-00754876" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00816430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00816426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758824v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684854v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328392v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440126v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Diaw" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Agrell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-pouyet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3751-1552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056181116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/40482706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000003832815X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714970v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.70039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328394v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pommey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2022.07.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328387v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2021.102791" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hombert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schutz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Marcassa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2019.101303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03677660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2020.102643" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gromb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03122206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2020-0038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.132.0081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jullien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.696.0985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cr&#233;ti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eug&#233;nia Sanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-012-9206-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-067V844H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Hiriart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00656608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2011.00469.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8FXJ64W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urdanoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicola&#239;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;choux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.611.0057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2010.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FTVRVXF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1446-9022.1232" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicola&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer J. Agrell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1446-9022.1141" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2006.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDGBDVGQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Iossa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.593.0437" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salanie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salanie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1935-1704.1385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-53ZR5ZBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2007.09.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3ZGQ3HM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2004.02.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-pjse.archives-ouvertes.fr/halshs-00754876" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00816430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00816426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758824v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684854v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328392v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440126v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Diaw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243027v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Agrell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>