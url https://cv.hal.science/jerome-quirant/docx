--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1494,334 +1494,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneau de tenségrité pliable-dépliable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la déformée d'une grille de tenségrité pour l'identification de son niveau d'autocontrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Motro</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.1183-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528735v1</w:t>
+                <w:t xml:space="preserve">hal-00528737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrement des tours du WTC : Bilan des études scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anneau de tenségrité pliable-dépliable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2009 (06), pp.27-35</w:t>
+              <w:t xml:space="preserve">, 2009, 2009 (05), pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528739v1</w:t>
+                <w:t xml:space="preserve">hal-00528735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la déformée d'une grille de tenségrité pour l'identification de son niveau d'autocontrainte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effondrement des tours du WTC : Bilan des études scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (06), pp.27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00528737v1</w:t>
+                <w:t xml:space="preserve">hal-00528739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design principles and use of compression structures with tensile integrity</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib M. Kazi-Aoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (n°25), pp1121-1130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3888,256 +3888,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-domes for self-deployable antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Maetz</w:t>
+                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2019 – Structural Membranes 2019</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805229v1</w:t>
+                <w:t xml:space="preserve">hal-03115522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+                <w:t xml:space="preserve">Cable-domes for self-deployable antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2019 – Structural Membranes 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115522v1</w:t>
+                <w:t xml:space="preserve">hal-04805229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs en paille porteuse : mise en œuvre et comportement</w:t>
               </w:r>
@@ -5125,51 +5125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foldable tensegrity rings: from conceptual design to physical and numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,151 +5655,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11 Septembre 2001 : Conclusions scientifiques et théories du complot</w:t>
+                <w:t xml:space="preserve">Mythes et Légendes sur le 11 Septembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560332v1</w:t>
+                <w:t xml:space="preserve">hal-00560337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mythes et Légendes sur le 11 Septembre</w:t>
+                <w:t xml:space="preserve">11 Septembre 2001 : Conclusions scientifiques et théories du complot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560337v1</w:t>
+                <w:t xml:space="preserve">hal-00560332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 Septembre 2001 : Les conclusions scientifiques</w:t>
               </w:r>
@@ -6119,51 +6119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ceva&#235;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morterolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.02.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695277" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221208786306298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/026635107783133807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0296(03)00021-X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6PVBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Laporte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Kebiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00683571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559699v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ceva&#235;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morterolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.02.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695277" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221208786306298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/026635107783133807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0296(03)00021-X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6PVBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Laporte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Kebiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00683571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559699v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>