--- v1 (2026-04-09)
+++ v2 (2026-05-25)
@@ -922,235 +922,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive dynamic design and analysis of tensegrity systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour in compression of a foldable tensegrity ring: parametric study and rheological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Space Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.97--105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/0266-3511.27.2-3.97⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/0266-3511.27.2-3.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856027v1</w:t>
+                <w:t xml:space="preserve">hal-00712078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour in compression of a foldable tensegrity ring: parametric study and rheological model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Cevaër</w:t>
+                <w:t xml:space="preserve">Interactive dynamic design and analysis of tensegrity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Space Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.107-115. </w:t>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.97--105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/0266-3511.27.2-3.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1260/0266-3511.27.2-3.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712078v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical form-finding of geotensoid tension truss for mesh reflector</w:t>
               </w:r>
@@ -1494,334 +1494,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la déformée d'une grille de tenségrité pour l'identification de son niveau d'autocontrainte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anneau de tenségrité pliable-dépliable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Crosnier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (05), pp.23-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528737v1</w:t>
+                <w:t xml:space="preserve">hal-00528735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneau de tenségrité pliable-dépliable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effondrement des tours du WTC : Bilan des études scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2009 (05), pp.23-29</w:t>
+              <w:t xml:space="preserve">, 2009, 2009 (06), pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528735v1</w:t>
+                <w:t xml:space="preserve">hal-00528739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrement des tours du WTC : Bilan des études scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la déformée d'une grille de tenségrité pour l'identification de son niveau d'autocontrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.1183-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528739v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design principles and use of compression structures with tensile integrity</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib M. Kazi-Aoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Motro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003 (n°25), pp1121-1130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3659,485 +3659,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable domes for self-deployable reflector antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bettini</w:t>
+                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Medhi Sodki</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th ESA Antenna Workshop – Antenna Developments for Terrestrial and Small-Space Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804996v1</w:t>
+                <w:t xml:space="preserve">hal-03116732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plateformes de tenségrité à double nappe, une solution d'accessibilité à la mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+                <w:t xml:space="preserve">Cable domes for self-deployable reflector antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Sodki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">40th ESA Antenna Workshop – Antenna Developments for Terrestrial and Small-Space Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116732v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Hrazmi</w:t>
+                <w:t xml:space="preserve">Cable-domes for self-deployable antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2019 – Structural Membranes 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115522v1</w:t>
+                <w:t xml:space="preserve">hal-04805229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-domes for self-deployable antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Maetz</w:t>
+                <w:t xml:space="preserve">Double layer tensegrity grid offshore plateform for sea accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Hrazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2019 – Structural Membranes 2019</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2019 - Form and Force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805229v1</w:t>
+                <w:t xml:space="preserve">hal-03115522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs en paille porteuse : mise en œuvre et comportement</w:t>
               </w:r>
@@ -4618,217 +4618,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de Forme d'un Réflecteur Parabolique &amp;quot; Géotensoïd</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+                <w:t xml:space="preserve">Interactive design and dynamic analysis of tensegrity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">4th Structural Engineers World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Come, Italy. pp.Id 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592871v1</w:t>
+                <w:t xml:space="preserve">hal-00614903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive design and dynamic analysis of tensegrity systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+                <w:t xml:space="preserve">Recherche de Forme d'un Réflecteur Parabolique &amp;quot; Géotensoïd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morterolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Structural Engineers World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Come, Italy. pp.Id 269</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614903v1</w:t>
+                <w:t xml:space="preserve">hal-00592871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of a foldable tensegrity ring: parametric study</w:t>
               </w:r>
@@ -5011,243 +5011,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'un anneau de tenségrité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foldable tensegrity rings: from conceptual design to physical and numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Motro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th APCS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nagoya, Japan. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577538v1</w:t>
+                <w:t xml:space="preserve">hal-00559699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foldable tensegrity rings: from conceptual design to physical and numerical models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement d'un anneau de tenségrité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Maurin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cevaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th APCS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nagoya, Japan. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559699v1</w:t>
+                <w:t xml:space="preserve">hal-01577538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement des tours du WTC : les conclusions scientifiques...</w:t>
               </w:r>
@@ -5655,151 +5655,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mythes et Légendes sur le 11 Septembre</w:t>
+                <w:t xml:space="preserve">11 Septembre 2001 : Conclusions scientifiques et théories du complot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560337v1</w:t>
+                <w:t xml:space="preserve">hal-00560332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11 Septembre 2001 : Conclusions scientifiques et théories du complot</w:t>
+                <w:t xml:space="preserve">Mythes et Légendes sur le 11 Septembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Quirant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560332v1</w:t>
+                <w:t xml:space="preserve">hal-00560337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 Septembre 2001 : Les conclusions scientifiques</w:t>
               </w:r>
@@ -6119,51 +6119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ceva&#235;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morterolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.02.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695277" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221208786306298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/026635107783133807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0296(03)00021-X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6PVBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Laporte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Kebiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00683571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559699v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989966v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bettini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maetz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.07.020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hrazmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000967" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badra Amouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.965849)" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crosnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0000710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ceva&#235;r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.2-3.97" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morterolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.02.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000075" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695277" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221208786306298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/026635107783133807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib M. Kazi-Aoual" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0296(03)00021-X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6PVBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Laporte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Kebiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Devic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jacintha Naby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hrazmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacintha Naby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossignol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sodki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.53" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Sodki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigan-Amouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00683571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577538v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>